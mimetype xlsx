--- v7 (2026-06-22)
+++ v8 (2026-09-22)
@@ -53,72 +53,72 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effective surface conductivity of optical hyperbolic metasurfaces: from far-field characterization to surface wave analysis</t>
   </si>
   <si>
     <t>Dmitry Permyakov, Pavel Dmitriev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41598-018-32479-y</t>
   </si>
   <si>
+    <t>Experimental observation of Dyakonov plasmons in the mid-infrared</t>
+  </si>
+  <si>
+    <t>Pavel Dmitriev, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Semiconductors</t>
+  </si>
+  <si>
+    <t>52(4)</t>
+  </si>
+  <si>
+    <t>10.1134/S1063782618040279</t>
+  </si>
+  <si>
     <t>Plasmonic anisotropic metasurfaces: from far-field measurements to near-field properties</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>https://doi.org/10.1117/12.2306801</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1134/S1063782618040279</t>
   </si>
   <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
     <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
@@ -708,99 +708,99 @@
       </c>
       <c r="D2">
         <v>8</v>
       </c>
       <c r="E2">
         <v>14135</v>
       </c>
       <c r="F2">
         <v>2018</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>4.01</v>
       </c>
       <c r="I2">
         <v>1.41</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10671</v>
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
       </c>
       <c r="E3">
-        <v>1067118</v>
+        <v>442</v>
       </c>
       <c r="F3">
         <v>2018</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>17</v>
+      </c>
+      <c r="H3">
+        <v>0.69</v>
+      </c>
       <c r="I3">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D4" t="s">
         <v>19</v>
       </c>
+      <c r="D4">
+        <v>10671</v>
+      </c>
       <c r="E4">
-        <v>442</v>
+        <v>1067118</v>
       </c>
       <c r="F4">
         <v>2018</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5">
         <v>2018</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
@@ -1158,51 +1158,51 @@
       </c>
       <c r="E19">
         <v>171913</v>
       </c>
       <c r="F19">
         <v>2015</v>
       </c>
       <c r="G19" t="s">
         <v>80</v>
       </c>
       <c r="H19">
         <v>3.14</v>
       </c>
       <c r="I19">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D20">
         <v>48</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="F20">
         <v>2014</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
       <c r="H20">
         <v>0.74</v>
       </c>
       <c r="I20">
         <v>0.48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">