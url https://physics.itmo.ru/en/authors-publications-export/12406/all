--- v0 (2025-10-08)
+++ v1 (2026-05-08)
@@ -44,123 +44,123 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Direct laser writing of binary data on metal-organic framework surface</t>
   </si>
   <si>
-    <t>Varvara Kharitonova, Anastasiia Liubimova, Valentin Milichko, Semyon Bachinin</t>
+    <t>Varvara Kharitonova, Anastasiia Liubimova, Semyon Bachinin</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2025.101385</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
   <si>
     <t>10.1039/d4dt02880e</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>MOF thin film memristor prototype of 10×10 memory cells for automated electronic data recording</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101222</t>
   </si>
   <si>
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -476,51 +476,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="124.97" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="318.351" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>