--- v2 (2026-02-06)
+++ v3 (2026-08-05)
@@ -12,104 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Accuracy and homogeneity of dictionary-based T2-mapping dedicated to single slice and multi-slice multi-echo turbo-spin echo imaging</t>
+  </si>
+  <si>
+    <t>Zilia Badrieva, Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
+  </si>
+  <si>
+    <t>Magnetic Resonance Imaging</t>
+  </si>
+  <si>
+    <t>10.1016/j.mri.2026.110723</t>
+  </si>
+  <si>
+    <t>Deep Learning-Based Quantitative T1 Mapping of the Brain for a Digital MRI Phantom: preliminary study</t>
+  </si>
+  <si>
+    <t>Ksenia  Belousova, Zilia Badrieva, Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
+  </si>
+  <si>
+    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+  </si>
+  <si>
+    <t>276-279</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054261</t>
+  </si>
+  <si>
     <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
   </si>
   <si>
     <t>Zilia Badrieva, Anna Konanykhina , Ekaterina Brui</t>
   </si>
   <si>
-    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
-[...1 lines deleted...]
-  <si>
     <t>330-332</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054201</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/usbereit65494.2025.11054261</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Copper-Doped Carbon Nanoparticles as a Two-Modal Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Badrieva, Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
@@ -530,51 +542,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -588,308 +600,337 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2">
+        <v>133</v>
+      </c>
+      <c r="E2">
+        <v>110723</v>
+      </c>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...6 lines deleted...]
-      <c r="I2"/>
+      <c r="H2">
+        <v>2.1</v>
+      </c>
+      <c r="I2">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>0.89</v>
+        <v>4.94</v>
       </c>
       <c r="I5">
-        <v>0.28</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="C6"/>
-[...1 lines deleted...]
-      <c r="E6"/>
+      <c r="D6">
+        <v>132</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="I6"/>
+        <v>31</v>
+      </c>
+      <c r="H6">
+        <v>0.89</v>
+      </c>
+      <c r="I6">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="D7">
-[...4 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8">
+        <v>91</v>
+      </c>
+      <c r="E8" t="s">
         <v>38</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
       <c r="F8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
-      <c r="H8">
-[...4 lines deleted...]
-      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
-      <c r="D9">
-[...4 lines deleted...]
-      </c>
+      <c r="D9"/>
+      <c r="E9"/>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>43</v>
+      </c>
+      <c r="H9">
+        <v>4.67</v>
+      </c>
+      <c r="I9">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>48</v>
       </c>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="D11"/>
-[...1 lines deleted...]
-        <v>52</v>
+      <c r="D11">
+        <v>10</v>
+      </c>
+      <c r="E11">
+        <v>757</v>
       </c>
       <c r="F11">
         <v>2023</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11">
+        <v>2.54</v>
+      </c>
+      <c r="I11">
+        <v>0.56</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12"/>
-      <c r="E12"/>
+      <c r="E12" t="s">
+        <v>56</v>
+      </c>
       <c r="F12">
         <v>2023</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>2023</v>
+      </c>
+      <c r="G13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>