--- v3 (2026-08-05)
+++ v4 (2026-09-14)
@@ -44,195 +44,195 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Accuracy and homogeneity of dictionary-based T2-mapping dedicated to single slice and multi-slice multi-echo turbo-spin echo imaging</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
+    <t>Zilia Мурзина (Badrieva), Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
   </si>
   <si>
     <t>Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>10.1016/j.mri.2026.110723</t>
   </si>
   <si>
+    <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
+  </si>
+  <si>
+    <t>Zilia Мурзина (Badrieva), Anna Konanykhina , Ekaterina Brui</t>
+  </si>
+  <si>
+    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+  </si>
+  <si>
+    <t>330-332</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054201</t>
+  </si>
+  <si>
     <t>Deep Learning-Based Quantitative T1 Mapping of the Brain for a Digital MRI Phantom: preliminary study</t>
   </si>
   <si>
-    <t>Ksenia  Belousova, Zilia Badrieva, Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
-[...2 lines deleted...]
-    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+    <t>Ksenia  Belousova, Zilia Мурзина (Badrieva), Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
   </si>
   <si>
     <t>276-279</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054261</t>
   </si>
   <si>
-    <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
-[...10 lines deleted...]
-  <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Arina A. Efimova, Zilia Badrieva, Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
+    <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Copper-Doped Carbon Nanoparticles as a Two-Modal Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Badrieva, Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
+    <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Мурзина (Badrieva), Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>409-415</t>
   </si>
   <si>
     <t>10.1134/s0030400x24040155</t>
   </si>
   <si>
     <t>Dictionary-based T2-mapping with multi-echo turbo-spin echo</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Ekaterina Brui, Charles-Alexis Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Zilia Мурзина (Badrieva), Ekaterina Brui, Charles-Alexis Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>10.21203/rs.3.rs-4528325/v1</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Mitigating slice cross‐talk in multi‐slice multi‐echo spin echo T2 mapping</t>
   </si>
   <si>
-    <t>Ekaterina Brui, Zilia Badrieva, Charles‐Alexis de Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Ekaterina Brui, Zilia Мурзина (Badrieva), Charles‐Alexis de Mayenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>10.1002/mrm.29987</t>
   </si>
   <si>
     <t>MSCT and MRI indicators for assessing iron overload and the effectiveness of iron overload therapy in patients with primary and secondary hemochromatoses</t>
   </si>
   <si>
-    <t>Anna  Titova, Mikhail Zubkov, A. V. Nikitina, R. R. Mironchuk, M. V. Mironchuk, N. V. Tsvetkova, K. S. Shalygina, L. E. Galyautdinova, M. V. Lukin, Zilia Badrieva</t>
+    <t>Anna  Titova, Mikhail Zubkov, A. V. Nikitina, R. R. Mironchuk, M. V. Mironchuk, N. V. Tsvetkova, K. S. Shalygina, L. E. Galyautdinova, M. V. Lukin, Zilia Мурзина (Badrieva)</t>
   </si>
   <si>
     <t>Medical Visualization</t>
   </si>
   <si>
     <t>170-178</t>
   </si>
   <si>
     <t>10.24835/1607-0763-1357</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
   <si>
     <t>Применение высокоселективных радиочастотных импульсов для магнитно-резонансной томографии молочных желез</t>
   </si>
   <si>
-    <t>Зиля  Бадриева , Анна Андрейченко, Екатерина Бруй</t>
+    <t>Зиля  Мурзина (Бадриева), Анна Андрейченко, Екатерина Бруй</t>
   </si>
   <si>
     <t>Медицинская техника</t>
   </si>
   <si>
     <t>с. 49-52</t>
   </si>
   <si>
     <t>Effect of multi-slice MESE acquisition on inter-slice T2 variability</t>
   </si>
   <si>
-    <t>Zilia Badrieva, Ekaterina Brui, Charles-Alexis de Manenne, Stanislas Rapacchi, Thomas Troalen</t>
+    <t>Zilia Мурзина (Badrieva), Ekaterina Brui, Charles-Alexis de Manenne, Stanislas Rapacchi, Thomas Troalen</t>
   </si>
   <si>
     <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017041</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -551,51 +551,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>