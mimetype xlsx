--- v4 (2026-09-14)
+++ v5 (2026-11-05)
@@ -12,116 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Sequence-Conditioned Flow-Based Models for Digital Phantom Generation in MRI</t>
+  </si>
+  <si>
+    <t>Ksenia  Belousova, Zilia Мурзина (Badrieva), Ekaterina Brui, Waleed  Alhaidri</t>
+  </si>
+  <si>
+    <t>Lecture Notes in Computer Science</t>
+  </si>
+  <si>
+    <t>502-510</t>
+  </si>
+  <si>
+    <t>10.1007/978-3-032-38260-3_48</t>
+  </si>
+  <si>
     <t>Accuracy and homogeneity of dictionary-based T2-mapping dedicated to single slice and multi-slice multi-echo turbo-spin echo imaging</t>
   </si>
   <si>
     <t>Zilia Мурзина (Badrieva), Charles-Alexis de Mayenne, Thomas Troalen, Ekaterina Brui</t>
   </si>
   <si>
     <t>Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>10.1016/j.mri.2026.110723</t>
   </si>
   <si>
+    <t>Улучшение количественных параметров МРТ сердца при 3 Тл с использованием подкладок на основе метаповерхностей</t>
+  </si>
+  <si>
+    <t>Лейла Шарипова, Зиля  Мурзина (Бадриева),  Лукин М.В., Екатерина Бруй, Алёна Щелокова</t>
+  </si>
+  <si>
+    <t>Биомедицинская радиоэлектроника</t>
+  </si>
+  <si>
+    <t>10.18127/j15604136-202604-03</t>
+  </si>
+  <si>
+    <t>Deep Learning-Based Quantitative T1 Mapping of the Brain for a Digital MRI Phantom: preliminary study</t>
+  </si>
+  <si>
+    <t>Ksenia  Belousova, Zilia Мурзина (Badrieva), Julia  Pisareva, Nikita Babich, Dmitriy Agapov, Olga Pavlova, Ekaterina Brui, Waleed  Alhaidri</t>
+  </si>
+  <si>
+    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
+  </si>
+  <si>
+    <t>276-279</t>
+  </si>
+  <si>
+    <t>10.1109/usbereit65494.2025.11054261</t>
+  </si>
+  <si>
     <t>Feasibility of Neural Network-Assisted T2 Mapping Utilizing Bloch Equation Simulations for Training Dataset Generation</t>
   </si>
   <si>
     <t>Zilia Мурзина (Badrieva), Anna Konanykhina , Ekaterina Brui</t>
   </si>
   <si>
-    <t>2025 IEEE Ural-Siberian Conference on Biomedical Engineering, Radioelectronics and Information Technology (USBEREIT)</t>
-[...1 lines deleted...]
-  <si>
     <t>330-332</t>
   </si>
   <si>
     <t>10.1109/usbereit65494.2025.11054201</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/usbereit65494.2025.11054261</t>
   </si>
   <si>
     <t>Effect of Gadolinium Doping on the Optical and Magnetic Properties of Red-Emitting Dual-Mode Carbon Dot-Based Probes for Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Arina A. Efimova, Zilia Мурзина (Badrieva), Ekaterina Brui, Mikhail D. Miruschenko,  Ivan A. Aleinik, Alexander M. Mitroshin, Olga V. Volina, Alexandra Koroleva, E. V. Zhizhin,  Yingqi Liang,  Songnan Qu, Elena V. Ushakova, Evgeniia A. Stepanidenko, Andrey L. Rogach</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>1493–1502</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c01705</t>
   </si>
   <si>
     <t>Copper-Doped Carbon Nanoparticles as a Two-Modal Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>E. A. Stepanidenko, A. A. Vedernikova, S. O. Ondar, Zilia Мурзина (Badrieva), Ekaterina Brui, M. D. Miruschenko, O. V. Volina, A. V. Koroleva, E. V. Zhizhin, E. V. Ushakova</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
@@ -542,51 +569,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -600,337 +627,416 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...3 lines deleted...]
-        <v>110723</v>
+      <c r="D2"/>
+      <c r="E2" t="s">
+        <v>12</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>2.1</v>
+        <v>1.21</v>
       </c>
       <c r="I2">
-        <v>0.6</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="I3"/>
+        <v>13</v>
+      </c>
+      <c r="H3">
+        <v>1.21</v>
+      </c>
+      <c r="I3">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>16</v>
+      </c>
+      <c r="D4">
+        <v>133</v>
+      </c>
+      <c r="E4">
+        <v>110723</v>
       </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="I4"/>
+        <v>17</v>
+      </c>
+      <c r="H4">
+        <v>2.1</v>
+      </c>
+      <c r="I4">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D5">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="H5">
-        <v>4.94</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.5</v>
+      </c>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C7"/>
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
       <c r="D7"/>
-      <c r="E7"/>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
       <c r="F7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8">
+        <v>2025</v>
+      </c>
+      <c r="G8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
-[...18 lines deleted...]
-      <c r="I8"/>
+      <c r="H8">
+        <v>4.94</v>
+      </c>
+      <c r="I8">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>132</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9">
+        <v>2024</v>
+      </c>
+      <c r="G9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H9">
-        <v>4.67</v>
+        <v>0.89</v>
       </c>
       <c r="I9">
-        <v>1.7</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
-[...9 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
       <c r="F10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D11">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>91</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
       </c>
       <c r="F11">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D12"/>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2023</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12"/>
+      <c r="G12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12">
+        <v>4.67</v>
+      </c>
+      <c r="I12">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="E13"/>
+        <v>55</v>
+      </c>
+      <c r="D13">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>56</v>
+      </c>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14">
+        <v>10</v>
+      </c>
+      <c r="E14">
+        <v>757</v>
+      </c>
+      <c r="F14">
+        <v>2023</v>
+      </c>
+      <c r="G14" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14">
+        <v>2.54</v>
+      </c>
+      <c r="I14">
+        <v>0.56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15">
+        <v>2023</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>2023</v>
+      </c>
+      <c r="G16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>