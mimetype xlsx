--- v0 (2025-11-01)
+++ v1 (2026-06-23)
@@ -56,84 +56,84 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Enhancement of artificial magnetism via resonant bianisotropy</t>
   </si>
   <si>
     <t>Dmitry Markovich, Kseniia Baryshnikova, Alexander Shalin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/srep22546</t>
   </si>
   <si>
     <t>Direct measurements of magnetic and electric optical responses from silicon nanoparticles</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Ivan Sinev, Dmitry Markovich, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Ivan Sinev, Dmitry Markovich, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354867</t>
   </si>
   <si>
     <t>Silicon NanoDimers for Magnetic and Electric Field Hotspots</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Dmitry Markovich, Anton Samusev, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Dmitry Markovich, Anton Samusev</t>
   </si>
   <si>
     <t>Proc. Frontiers in Optics 2015 San Jose, California</t>
   </si>
   <si>
     <t>10.1364/FIO.2015.FW3E.6</t>
   </si>
   <si>
     <t>Probing magnetic and electric optical responses of silicon nanoparticles</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4919536</t>
   </si>
   <si>
     <t>Magnetic and Electric Hotspots with Silicon Nanodimers</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Dmitry Markovich,  Paniagua-Dominguez Ramon, Anton Samusev, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Dmitry Markovich,  Paniagua-Dominguez Ramon, Anton Samusev</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>2137-2142</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.5b00128</t>
   </si>
   <si>
     <t>Metamaterial polarization converter analysis: limits of performance</t>
   </si>
   <si>
     <t>Dmitry Markovich</t>
   </si>
   <si>
     <t>Applied Physics B</t>
   </si>
   <si>
     <t>143-152</t>
   </si>
   <si>
     <t>10.1007/s00340-013-5383-8</t>
   </si>
@@ -470,51 +470,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.117" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>