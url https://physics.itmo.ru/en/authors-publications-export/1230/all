--- v3 (2026-03-23)
+++ v4 (2026-05-03)
@@ -179,51 +179,51 @@
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>4854-4861</t>
   </si>
   <si>
     <t>10.1021/acsnano.2c11509</t>
   </si>
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Unidirectional coupling of a quantum emitter to a subwavelength grating waveguide with an engineered stationary inflection point</t>
   </si>
   <si>
     <t>Ilya Volkov, Roman Savelev</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.245408</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
     <t>Roman Savelev, Yuri Kivshar, Mihail Petrov</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012066</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Valentin Milichko, Sergey Makarov, Dmitry Zuev</t>
+    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.9.014015</t>
   </si>
   <si>
     <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
   </si>
@@ -968,51 +968,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="305.497" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>