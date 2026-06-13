--- v4 (2026-05-03)
+++ v5 (2026-06-13)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Optical isolator based on a subwavelength integrated optical metawaveguide</t>
+  </si>
+  <si>
+    <t>Nikita Iukhtanov, Roman Savelev, Ilya Volkov, Mikhail Rybin, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0315674</t>
+  </si>
+  <si>
     <t>Planar Bragg microcavities with embedded monolayer semiconductor for strong exciton–photon coupling</t>
   </si>
   <si>
     <t>Alexey Mikhin, Albert Seredin, Roman Savelev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8986/ae2634</t>
   </si>
   <si>
     <t>Ultrafast all-optical switching in nonlinear 3R-MoS2 van der Waals metasurfaces</t>
   </si>
   <si>
     <t>Levin Seidt, Thomas Weber, Albert Seredin, Thomas Possmayer, Roman Savelev, Mihail Petrov, Stefan A. Maier, Andreas Tittl, Leonardo de S. Menezes, Luca Sortino</t>
   </si>
   <si>
     <t>npj Nanophotonics</t>
   </si>
   <si>
     <t>10.1038/s44310-025-00083-4</t>
   </si>
   <si>
     <t>Nonradiant multiphoton states in quantum ring oligomers</t>
@@ -95,53 +107,50 @@
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/physreva.110.l011501</t>
   </si>
   <si>
     <t>Multipole higher-order topology in a multimode lattice</t>
   </si>
   <si>
     <t>Maxim Mazanov, Anton S. Kupriianov, Roman Savelev, Zuxian He, Maxim Gorlach</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.l201122</t>
   </si>
   <si>
     <t>Non-radiative configurations of a few quantum emitters ensembles: Evolutionary optimization approach</t>
   </si>
   <si>
     <t>Ilya Volkov, Stanislav  Mitzai, Stepan Zhogolev, Danil F. Kornovan, Alexandra Sheremet, Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
-    <t>Applied Physics Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/5.0189405</t>
   </si>
   <si>
     <t>Strongly subradiant states in planar atomic arrays</t>
   </si>
   <si>
     <t>Ilya Volkov, Nikita Ustimenko, Danil F. Kornovan, Alexandra Sheremet, Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>289-298</t>
   </si>
   <si>
     <t>10.1515/nanoph-2023-0624</t>
   </si>
   <si>
     <t>High-Q resonances in one-dimensional arrays of dipolar scatterers</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Maria Poleva, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman Savelev</t>
   </si>
   <si>
     <t>2023 Days on Diffraction (DD)</t>
@@ -203,51 +212,51 @@
   <si>
     <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Unidirectional coupling of a quantum emitter to a subwavelength grating waveguide with an engineered stationary inflection point</t>
   </si>
   <si>
     <t>Ilya Volkov, Roman Savelev</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.245408</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
-    <t>Roman Savelev, Yuri Kivshar, Mihail Petrov</t>
+    <t>Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01262</t>
   </si>
   <si>
     <t>High-Q localized states in finite extent arrays of Mie resonators</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fth4i.2</t>
   </si>
   <si>
     <t>Comparison of GaP and Si nanoantennas for optical emission control</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
@@ -329,80 +338,80 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262431</t>
+  </si>
+  <si>
+    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/929/1/012066</t>
+  </si>
+  <si>
     <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>JTh2A. 13</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
-    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
-[...13 lines deleted...]
-  <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
@@ -440,192 +449,192 @@
   <si>
     <t>10.1002/lpor.201600268</t>
   </si>
   <si>
     <t>Dielectric Yagi-Uda nanoantennas driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062054</t>
   </si>
   <si>
     <t>Dielectric chain driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168026</t>
   </si>
   <si>
     <t>Solitary waves in chains of silicon nanoparticles</t>
   </si>
   <si>
-    <t>Roman Savelev, Alexey Yulin, Yuri Kivshar</t>
+    <t>Roman Savelev, Alexey Yulin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>367-372</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00384</t>
   </si>
   <si>
     <t>Demonstration of the enhanced Purcell factor in all-dielectric structures</t>
   </si>
   <si>
-    <t>Stanislav Glybovski, Mihail Petrov, Sergey Makarov, Roman Savelev, Pavel Belov, Yuri Kivshar</t>
+    <t>Stanislav Glybovski, Mihail Petrov, Sergey Makarov, Roman Savelev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4952740</t>
   </si>
   <si>
     <t>Fano resonance in chains of dielectric nanoparticles with side-coupled resonator</t>
   </si>
   <si>
-    <t>Roman Savelev, Mihail Petrov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354876</t>
   </si>
   <si>
     <t>Resonant transmission of light in chains of high-index dielectric particles</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.155415</t>
   </si>
   <si>
     <t>From optical magnetic resonance to dielectric nanophotonics</t>
   </si>
   <si>
     <t>Roman Savelev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>551--568</t>
   </si>
   <si>
     <t>10.1134/S0030400X15100240</t>
   </si>
   <si>
     <t>Towards all-dielectric metamaterials and nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Roman Savelev, Pavel Belov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Roman Savelev, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>10.1117/12.2176880</t>
   </si>
   <si>
     <t>Wave scattering by metal-dielectric multilayer structures with gain</t>
   </si>
   <si>
-    <t>Roman Savelev, Yuri Kivshar</t>
+    <t>Roman Savelev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>831-836</t>
   </si>
   <si>
     <t>10.7868/S0370274X1423009X</t>
   </si>
   <si>
     <t>Bending of electromagnetic waves in all-dielectric particle array waveguides</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4901264</t>
   </si>
   <si>
     <t>Optical Tamm states in arrays of all-dielectric nanoparticles</t>
   </si>
   <si>
-    <t>Roman Savelev, Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Roman Savelev, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>484-488</t>
   </si>
   <si>
     <t>10.7868/S0370274X14190035</t>
   </si>
   <si>
     <t>Subwavelength waveguides composed of dielectric nanoparticles</t>
   </si>
   <si>
-    <t>Roman Savelev, Alexey Slobozhanyuk, Yuri Kivshar, Pavel Belov</t>
+    <t>Roman Savelev, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.035435</t>
   </si>
   <si>
     <t>Loss compensation in metal-dielectric layered metamaterials</t>
   </si>
   <si>
-    <t>Roman Savelev, Pavel Belov, Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Roman Savelev, Pavel Belov, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>115139(1-7)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.87.115139</t>
   </si>
   <si>
     <t>Gain-induced compensation of losses in metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Roman Savelev, Andrey Sukhorukov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Andrey Sukhorukov, Pavel Belov</t>
   </si>
   <si>
     <t>161-163</t>
   </si>
   <si>
     <t>10.1063/1.4750129</t>
   </si>
   <si>
     <t>Band structure and broadband compensation of absorption by amplification in layered optical metamaterials</t>
   </si>
   <si>
     <t>Journal of Experimental and Theoretical Physics</t>
   </si>
   <si>
     <t>782-791</t>
   </si>
   <si>
     <t>10.1134/S1063776112040140</t>
   </si>
   <si>
     <t>Rayleigh-taylor instability of a dusty gas (in Russian)</t>
   </si>
   <si>
     <t>Роман Савельев</t>
   </si>
@@ -959,51 +968,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1018,1370 +1027,1397 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>2.52</v>
+        <v>3.79</v>
       </c>
       <c r="I2">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>27</v>
+      </c>
+      <c r="E3">
+        <v>125104</v>
+      </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="H3"/>
-      <c r="I3"/>
+      <c r="H3">
+        <v>2.52</v>
+      </c>
+      <c r="I3">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>110</v>
+        <v>2</v>
       </c>
       <c r="E4"/>
       <c r="F4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4">
-[...4 lines deleted...]
-      </c>
+      <c r="H4"/>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>3.91</v>
+        <v>3.14</v>
       </c>
       <c r="I5">
-        <v>1.54</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>3.97</v>
+        <v>3.91</v>
       </c>
       <c r="I6">
-        <v>1.04</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D7">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I7">
-        <v>2.12</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8">
+        <v>2024</v>
+      </c>
+      <c r="G8" t="s">
         <v>36</v>
       </c>
-      <c r="D8"/>
-[...8 lines deleted...]
-      <c r="I8"/>
+      <c r="H8">
+        <v>7.92</v>
+      </c>
+      <c r="I8">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2023</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D10"/>
+      <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10">
-        <v>3.97</v>
+        <v>12.26</v>
       </c>
       <c r="I10">
-        <v>1.03</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D11">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>122</v>
+      </c>
+      <c r="E11">
+        <v>101101</v>
       </c>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H11">
-        <v>18.03</v>
+        <v>3.97</v>
       </c>
       <c r="I11">
-        <v>4.61</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12">
+        <v>2023</v>
+      </c>
+      <c r="G12" t="s">
         <v>52</v>
       </c>
-      <c r="D12">
-[...10 lines deleted...]
-      <c r="I12"/>
+      <c r="H12">
+        <v>18.03</v>
+      </c>
+      <c r="I12">
+        <v>4.61</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14">
+        <v>5</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14"/>
       <c r="F14">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
       <c r="H14">
-        <v>3.91</v>
+        <v>6.14</v>
       </c>
       <c r="I14">
-        <v>1.54</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>27</v>
+      </c>
+      <c r="D15">
+        <v>104</v>
+      </c>
       <c r="E15"/>
       <c r="F15">
         <v>2021</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H15">
-        <v>7.08</v>
+        <v>3.91</v>
       </c>
       <c r="I15">
-        <v>2.27</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
+      <c r="H16">
+        <v>7.08</v>
+      </c>
+      <c r="I16">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>75</v>
       </c>
       <c r="H18">
-        <v>7.53</v>
+        <v>2.11</v>
       </c>
       <c r="I18">
-        <v>2.74</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>78</v>
+      </c>
+      <c r="H19">
+        <v>7.53</v>
+      </c>
       <c r="I19">
-        <v>0.19</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>2300</v>
+      </c>
+      <c r="E20" t="s">
+        <v>82</v>
+      </c>
       <c r="F20">
         <v>2020</v>
       </c>
       <c r="G20" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H20"/>
       <c r="I20">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D21">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>2020</v>
       </c>
       <c r="G21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H21">
-        <v>2.18</v>
+        <v>4.04</v>
       </c>
       <c r="I21">
-        <v>0.85</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>88</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22">
+        <v>37</v>
+      </c>
+      <c r="E22">
+        <v>1065</v>
+      </c>
+      <c r="F22">
+        <v>2020</v>
+      </c>
+      <c r="G22" t="s">
         <v>89</v>
       </c>
-      <c r="D22">
-[...10 lines deleted...]
-      </c>
       <c r="H22">
-        <v>0.64</v>
+        <v>2.18</v>
       </c>
       <c r="I22">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23">
+        <v>53</v>
+      </c>
+      <c r="E23" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F23">
         <v>2019</v>
       </c>
       <c r="G23" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="I23"/>
+        <v>94</v>
+      </c>
+      <c r="H23">
+        <v>0.64</v>
+      </c>
+      <c r="I23">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" t="s">
         <v>97</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>123104</v>
       </c>
       <c r="F24">
         <v>2019</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
         <v>101</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>102</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>125</v>
+      </c>
+      <c r="E25">
+        <v>123104</v>
+      </c>
+      <c r="F25">
+        <v>2019</v>
+      </c>
+      <c r="G25" t="s">
         <v>103</v>
       </c>
-      <c r="D25">
-[...11 lines deleted...]
-      <c r="H25"/>
+      <c r="H25">
+        <v>2.29</v>
+      </c>
       <c r="I25">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26"/>
+      <c r="D26">
+        <v>1092</v>
+      </c>
+      <c r="E26">
+        <v>12128</v>
+      </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D27"/>
       <c r="E27">
         <v>3858</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D28">
         <v>929</v>
       </c>
       <c r="E28">
         <v>12066</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0.24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
+        <v>109</v>
+      </c>
+      <c r="C29" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D29" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="D30">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>98</v>
+      </c>
+      <c r="E30">
+        <v>45415</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="H30">
-        <v>6.97</v>
+        <v>3.74</v>
       </c>
       <c r="I30">
-        <v>2.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>14015</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H31">
-        <v>4.53</v>
+        <v>6.97</v>
       </c>
       <c r="I31">
-        <v>1.94</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
         <v>126</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>127</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
-        <v>1874</v>
+        <v>9</v>
       </c>
       <c r="E32">
-        <v>40058</v>
+        <v>14015</v>
       </c>
       <c r="F32">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>128</v>
       </c>
-      <c r="H32"/>
+      <c r="H32">
+        <v>4.53</v>
+      </c>
       <c r="I32">
-        <v>0.17</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D33">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E33">
-        <v>235409</v>
+        <v>40058</v>
       </c>
       <c r="F33">
         <v>2017</v>
       </c>
       <c r="G33" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H33"/>
       <c r="I33">
-        <v>2.34</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="C34" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="D34">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E34">
-        <v>1600268</v>
+        <v>235409</v>
       </c>
       <c r="F34">
         <v>2017</v>
       </c>
       <c r="G34" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H34">
-        <v>8.53</v>
+        <v>3.81</v>
       </c>
       <c r="I34">
-        <v>4.23</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
         <v>135</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>136</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>917</v>
+        <v>11</v>
       </c>
       <c r="E35">
-        <v>62054</v>
+        <v>1600268</v>
       </c>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>137</v>
       </c>
-      <c r="H35"/>
+      <c r="H35">
+        <v>8.53</v>
+      </c>
       <c r="I35">
-        <v>0.24</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>138</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="C36" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="E36"/>
+        <v>106</v>
+      </c>
+      <c r="D36">
+        <v>917</v>
+      </c>
+      <c r="E36">
+        <v>62054</v>
+      </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>140</v>
       </c>
       <c r="H36"/>
-      <c r="I36"/>
+      <c r="I36">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>141</v>
       </c>
       <c r="B37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" t="s">
         <v>142</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37">
+        <v>2017</v>
+      </c>
+      <c r="G37" t="s">
         <v>143</v>
-      </c>
-[...8 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>144</v>
+      </c>
+      <c r="B38" t="s">
+        <v>145</v>
+      </c>
+      <c r="C38" t="s">
         <v>146</v>
       </c>
-      <c r="B38" t="s">
-[...5 lines deleted...]
-      <c r="D38" t="s">
+      <c r="D38"/>
+      <c r="E38" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F38">
         <v>2016</v>
       </c>
       <c r="G38" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" t="s">
         <v>150</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>211105</v>
       </c>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
         <v>152</v>
       </c>
       <c r="H39">
-        <v>3.41</v>
+        <v>6.76</v>
       </c>
       <c r="I39">
-        <v>1.67</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>154</v>
       </c>
       <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40">
+        <v>108</v>
+      </c>
+      <c r="E40">
+        <v>211105</v>
+      </c>
+      <c r="F40">
+        <v>2016</v>
+      </c>
+      <c r="G40" t="s">
         <v>155</v>
       </c>
-      <c r="D40"/>
-[...8 lines deleted...]
-      <c r="I40"/>
+      <c r="H40">
+        <v>3.41</v>
+      </c>
+      <c r="I40">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
         <v>157</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>158</v>
       </c>
-      <c r="C41" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D41"/>
+      <c r="E41"/>
       <c r="F41">
         <v>2015</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D42">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>92</v>
+      </c>
+      <c r="E42">
+        <v>155415</v>
       </c>
       <c r="F42">
         <v>2015</v>
       </c>
       <c r="G42" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H42">
-        <v>0.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" t="s">
         <v>165</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43">
+        <v>119</v>
+      </c>
+      <c r="E43" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>950203</v>
       </c>
       <c r="F43">
         <v>2015</v>
       </c>
       <c r="G43" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="H43"/>
+        <v>167</v>
+      </c>
+      <c r="H43">
+        <v>0.64</v>
+      </c>
       <c r="I43">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
         <v>169</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>170</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44">
+        <v>9502</v>
+      </c>
+      <c r="E44">
+        <v>950203</v>
+      </c>
+      <c r="F44">
+        <v>2015</v>
+      </c>
+      <c r="G44" t="s">
         <v>171</v>
       </c>
-      <c r="D44">
-[...13 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>173</v>
+      </c>
+      <c r="C45" t="s">
         <v>174</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45">
+        <v>100</v>
+      </c>
+      <c r="E45" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>181116</v>
       </c>
       <c r="F45">
         <v>2014</v>
       </c>
       <c r="G45" t="s">
         <v>176</v>
       </c>
       <c r="H45">
-        <v>3.3</v>
+        <v>1.36</v>
       </c>
       <c r="I45">
-        <v>1.86</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>178</v>
       </c>
       <c r="C46" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="D46">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>105</v>
+      </c>
+      <c r="E46">
+        <v>181116</v>
       </c>
       <c r="F46">
         <v>2014</v>
       </c>
       <c r="G46" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H46">
-        <v>1.36</v>
+        <v>3.3</v>
       </c>
       <c r="I46">
-        <v>0.76</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
         <v>181</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>174</v>
+      </c>
+      <c r="D47">
+        <v>100</v>
+      </c>
+      <c r="E47" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>35435</v>
       </c>
       <c r="F47">
         <v>2014</v>
       </c>
       <c r="G47" t="s">
         <v>183</v>
       </c>
       <c r="H47">
-        <v>3.74</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>1.36</v>
+      </c>
+      <c r="I47">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>184</v>
       </c>
       <c r="B48" t="s">
         <v>185</v>
       </c>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D48">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
+        <v>89</v>
+      </c>
+      <c r="E48">
+        <v>35435</v>
+      </c>
+      <c r="F48">
+        <v>2014</v>
+      </c>
+      <c r="G48" t="s">
         <v>186</v>
       </c>
-      <c r="F48">
-[...4 lines deleted...]
-      </c>
       <c r="H48">
-        <v>3.66</v>
+        <v>3.74</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
         <v>188</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49">
+        <v>87</v>
+      </c>
+      <c r="E49" t="s">
         <v>189</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49" t="s">
+      <c r="F49">
+        <v>2013</v>
+      </c>
+      <c r="G49" t="s">
         <v>190</v>
       </c>
-      <c r="F49">
-[...8 lines deleted...]
-      </c>
+      <c r="H49">
+        <v>3.66</v>
+      </c>
+      <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
         <v>192</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50">
+        <v>1475</v>
+      </c>
+      <c r="E50" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F50">
         <v>2012</v>
       </c>
       <c r="G50" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="H50"/>
       <c r="I50">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" t="s">
         <v>196</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51">
+        <v>114</v>
+      </c>
+      <c r="E51" t="s">
         <v>197</v>
       </c>
-      <c r="C51" t="s">
+      <c r="F51">
+        <v>2012</v>
+      </c>
+      <c r="G51" t="s">
         <v>198</v>
       </c>
-      <c r="D51">
+      <c r="H51">
+        <v>0.92</v>
+      </c>
+      <c r="I51">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>200</v>
+      </c>
+      <c r="C52" t="s">
+        <v>201</v>
+      </c>
+      <c r="D52">
         <v>11</v>
       </c>
-      <c r="E51" t="s">
-[...2 lines deleted...]
-      <c r="F51">
+      <c r="E52" t="s">
+        <v>202</v>
+      </c>
+      <c r="F52">
         <v>2011</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-      <c r="I51"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>