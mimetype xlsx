--- v5 (2026-06-13)
+++ v6 (2026-09-06)
@@ -12,79 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Emergence ofTransverse Optical Spin in a Subwavelength Grating Ring Resonator</t>
+  </si>
+  <si>
+    <t>Nikita Iukhtanov, Chao Sun, Georgiy Kurganov, Dmitry Zhirihin, Andrey Bogdanov, Roman Savelev</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>3369-3377</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6c00385</t>
+  </si>
+  <si>
     <t>Optical isolator based on a subwavelength integrated optical metawaveguide</t>
   </si>
   <si>
     <t>Nikita Iukhtanov, Roman Savelev, Ilya Volkov, Mikhail Rybin, Mihail Petrov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0315674</t>
   </si>
   <si>
     <t>Planar Bragg microcavities with embedded monolayer semiconductor for strong exciton–photon coupling</t>
   </si>
   <si>
     <t>Alexey Mikhin, Albert Seredin, Roman Savelev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8986/ae2634</t>
   </si>
   <si>
     <t>Ultrafast all-optical switching in nonlinear 3R-MoS2 van der Waals metasurfaces</t>
@@ -215,53 +230,50 @@
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Unidirectional coupling of a quantum emitter to a subwavelength grating waveguide with an engineered stationary inflection point</t>
   </si>
   <si>
     <t>Ilya Volkov, Roman Savelev</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.245408</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
     <t>Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1021/acsphotonics.1c01262</t>
   </si>
   <si>
     <t>High-Q localized states in finite extent arrays of Mie resonators</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fth4i.2</t>
   </si>
   <si>
     <t>Comparison of GaP and Si nanoantennas for optical emission control</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.424771</t>
   </si>
   <si>
     <t>Coupling of Germanium Quantum Dots with Collective Sub-radiant Modes of Silicon Nanopillar Arrays</t>
@@ -338,78 +350,78 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
+  </si>
+  <si>
+    <t>JTh2A. 13</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
+  </si>
+  <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012066</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
@@ -968,51 +980,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1027,1397 +1039,1426 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>3.79</v>
+        <v>7.53</v>
       </c>
       <c r="I2">
-        <v>1.18</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>2.52</v>
+        <v>3.79</v>
       </c>
       <c r="I3">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>27</v>
+      </c>
+      <c r="E4">
+        <v>125104</v>
+      </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="I4"/>
+        <v>21</v>
+      </c>
+      <c r="H4">
+        <v>2.52</v>
+      </c>
+      <c r="I4">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5">
-        <v>110</v>
+        <v>2</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>3.91</v>
+        <v>3.14</v>
       </c>
       <c r="I6">
-        <v>1.54</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D7">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>3.97</v>
+        <v>3.91</v>
       </c>
       <c r="I7">
-        <v>1.04</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D8">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I8">
-        <v>2.12</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="D9"/>
-      <c r="E9"/>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>7.92</v>
+      </c>
+      <c r="I9">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H11">
-        <v>3.97</v>
+        <v>12.26</v>
       </c>
       <c r="I11">
-        <v>1.03</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D12">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>122</v>
+      </c>
+      <c r="E12">
+        <v>101101</v>
       </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
-        <v>18.03</v>
+        <v>3.97</v>
       </c>
       <c r="I12">
-        <v>4.61</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>56</v>
+      </c>
       <c r="F13">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="I13"/>
+        <v>57</v>
+      </c>
+      <c r="H13">
+        <v>18.03</v>
+      </c>
+      <c r="I13">
+        <v>4.61</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D15">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>5</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
       <c r="F15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15">
-        <v>3.91</v>
+        <v>6.14</v>
       </c>
       <c r="I15">
-        <v>1.54</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>32</v>
+      </c>
+      <c r="D16">
+        <v>104</v>
+      </c>
       <c r="E16"/>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
-        <v>7.08</v>
+        <v>3.91</v>
       </c>
       <c r="I16">
-        <v>2.27</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I17"/>
+        <v>72</v>
+      </c>
+      <c r="H17">
+        <v>7.08</v>
+      </c>
+      <c r="I17">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>75</v>
       </c>
-      <c r="H18">
-[...4 lines deleted...]
-      </c>
+      <c r="H18"/>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H19">
-        <v>7.53</v>
+        <v>2.11</v>
       </c>
       <c r="I19">
-        <v>2.74</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>2020</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>82</v>
+      </c>
+      <c r="H20">
+        <v>7.53</v>
+      </c>
       <c r="I20">
-        <v>0.19</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D21">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>2300</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
       <c r="F21">
         <v>2020</v>
       </c>
       <c r="G21" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H21"/>
       <c r="I21">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="D22">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>2020</v>
       </c>
       <c r="G22" t="s">
         <v>89</v>
       </c>
       <c r="H22">
-        <v>2.18</v>
+        <v>4.04</v>
       </c>
       <c r="I22">
-        <v>0.85</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="D23">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23">
+        <v>1065</v>
+      </c>
+      <c r="F23">
+        <v>2020</v>
+      </c>
+      <c r="G23" t="s">
         <v>93</v>
       </c>
-      <c r="F23">
-[...4 lines deleted...]
-      </c>
       <c r="H23">
-        <v>0.64</v>
+        <v>2.18</v>
       </c>
       <c r="I23">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>96</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>53</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F24">
         <v>2019</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="I24"/>
+        <v>98</v>
+      </c>
+      <c r="H24">
+        <v>0.64</v>
+      </c>
+      <c r="I24">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>101</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>123104</v>
       </c>
       <c r="F25">
         <v>2019</v>
       </c>
       <c r="G25" t="s">
         <v>103</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
+      <c r="H25"/>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>106</v>
       </c>
       <c r="D26">
-        <v>1092</v>
+        <v>125</v>
       </c>
       <c r="E26">
-        <v>12128</v>
+        <v>123104</v>
       </c>
       <c r="F26">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G26" t="s">
         <v>107</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>2.29</v>
+      </c>
       <c r="I26">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>1092</v>
+      </c>
       <c r="E27">
-        <v>3858</v>
+        <v>12128</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28"/>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>118</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>3858</v>
+      </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="D30">
-        <v>98</v>
+        <v>929</v>
       </c>
       <c r="E30">
-        <v>45415</v>
+        <v>12066</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>32</v>
       </c>
       <c r="D31">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>98</v>
+      </c>
+      <c r="E31">
+        <v>45415</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H31">
-        <v>6.97</v>
+        <v>3.74</v>
       </c>
       <c r="I31">
-        <v>2.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" t="s">
         <v>125</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>126</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>14015</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>128</v>
       </c>
       <c r="H32">
-        <v>4.53</v>
+        <v>6.97</v>
       </c>
       <c r="I32">
-        <v>1.94</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="D33">
-        <v>1874</v>
+        <v>9</v>
       </c>
       <c r="E33">
-        <v>40058</v>
+        <v>14015</v>
       </c>
       <c r="F33">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H33"/>
+        <v>132</v>
+      </c>
+      <c r="H33">
+        <v>4.53</v>
+      </c>
       <c r="I33">
-        <v>0.17</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D34">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E34">
-        <v>235409</v>
+        <v>40058</v>
       </c>
       <c r="F34">
         <v>2017</v>
       </c>
       <c r="G34" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H34"/>
       <c r="I34">
-        <v>2.34</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="D35">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E35">
-        <v>1600268</v>
+        <v>235409</v>
       </c>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>137</v>
       </c>
       <c r="H35">
-        <v>8.53</v>
+        <v>3.81</v>
       </c>
       <c r="I35">
-        <v>4.23</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>139</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="D36">
-        <v>917</v>
+        <v>11</v>
       </c>
       <c r="E36">
-        <v>62054</v>
+        <v>1600268</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>141</v>
+      </c>
+      <c r="H36">
+        <v>8.53</v>
+      </c>
       <c r="I36">
-        <v>0.24</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="C37" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="E37"/>
+        <v>110</v>
+      </c>
+      <c r="D37">
+        <v>917</v>
+      </c>
+      <c r="E37">
+        <v>62054</v>
+      </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H37"/>
-      <c r="I37"/>
+      <c r="I37">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>146</v>
       </c>
       <c r="D38"/>
-      <c r="E38" t="s">
+      <c r="E38"/>
+      <c r="F38">
+        <v>2017</v>
+      </c>
+      <c r="G38" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" t="s">
         <v>149</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>150</v>
       </c>
+      <c r="D39"/>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
         <v>152</v>
       </c>
-      <c r="H39">
-[...4 lines deleted...]
-      </c>
+      <c r="H39"/>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
-      <c r="D40">
-[...3 lines deleted...]
-        <v>211105</v>
+      <c r="D40" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" t="s">
+        <v>155</v>
       </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40">
-        <v>3.41</v>
+        <v>6.76</v>
       </c>
       <c r="I40">
-        <v>1.67</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="E41"/>
+        <v>16</v>
+      </c>
+      <c r="D41">
+        <v>108</v>
+      </c>
+      <c r="E41">
+        <v>211105</v>
+      </c>
       <c r="F41">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
-      <c r="H41"/>
-      <c r="I41"/>
+      <c r="H41">
+        <v>3.41</v>
+      </c>
+      <c r="I41">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42"/>
       <c r="F42">
         <v>2015</v>
       </c>
       <c r="G42" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D43">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>92</v>
+      </c>
+      <c r="E43">
+        <v>155415</v>
       </c>
       <c r="F43">
         <v>2015</v>
       </c>
       <c r="G43" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H43">
-        <v>0.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
         <v>168</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>169</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44">
+        <v>119</v>
+      </c>
+      <c r="E44" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>950203</v>
       </c>
       <c r="F44">
         <v>2015</v>
       </c>
       <c r="G44" t="s">
         <v>171</v>
       </c>
-      <c r="H44"/>
+      <c r="H44">
+        <v>0.64</v>
+      </c>
       <c r="I44">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>173</v>
       </c>
       <c r="C45" t="s">
         <v>174</v>
       </c>
       <c r="D45">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E45" t="s">
+        <v>9502</v>
+      </c>
+      <c r="E45">
+        <v>950203</v>
+      </c>
+      <c r="F45">
+        <v>2015</v>
+      </c>
+      <c r="G45" t="s">
         <v>175</v>
       </c>
-      <c r="F45">
-[...7 lines deleted...]
-      </c>
+      <c r="H45"/>
       <c r="I45">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
         <v>177</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>178</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>181116</v>
+        <v>100</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
       </c>
       <c r="F46">
         <v>2014</v>
       </c>
       <c r="G46" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H46">
-        <v>3.3</v>
+        <v>1.36</v>
       </c>
       <c r="I46">
-        <v>1.86</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C47" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="D47">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>105</v>
+      </c>
+      <c r="E47">
+        <v>181116</v>
       </c>
       <c r="F47">
         <v>2014</v>
       </c>
       <c r="G47" t="s">
         <v>183</v>
       </c>
       <c r="H47">
-        <v>1.36</v>
+        <v>3.3</v>
       </c>
       <c r="I47">
-        <v>0.76</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>184</v>
       </c>
       <c r="B48" t="s">
         <v>185</v>
       </c>
       <c r="C48" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="D48">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>35435</v>
+        <v>100</v>
+      </c>
+      <c r="E48" t="s">
+        <v>186</v>
       </c>
       <c r="F48">
         <v>2014</v>
       </c>
       <c r="G48" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H48">
-        <v>3.74</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>1.36</v>
+      </c>
+      <c r="I48">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D49">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>89</v>
+      </c>
+      <c r="E49">
+        <v>35435</v>
       </c>
       <c r="F49">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G49" t="s">
         <v>190</v>
       </c>
       <c r="H49">
-        <v>3.66</v>
+        <v>3.74</v>
       </c>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>191</v>
       </c>
       <c r="B50" t="s">
         <v>192</v>
       </c>
       <c r="C50" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D50">
-        <v>1475</v>
+        <v>87</v>
       </c>
       <c r="E50" t="s">
         <v>193</v>
       </c>
       <c r="F50">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G50" t="s">
         <v>194</v>
       </c>
-      <c r="H50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H50">
+        <v>3.66</v>
+      </c>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>195</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="C51" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D51">
-        <v>114</v>
+        <v>1475</v>
       </c>
       <c r="E51" t="s">
         <v>197</v>
       </c>
       <c r="F51">
         <v>2012</v>
       </c>
       <c r="G51" t="s">
         <v>198</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
+      <c r="H51"/>
       <c r="I51">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>199</v>
       </c>
       <c r="B52" t="s">
+        <v>185</v>
+      </c>
+      <c r="C52" t="s">
         <v>200</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>114</v>
+      </c>
+      <c r="E52" t="s">
         <v>201</v>
       </c>
-      <c r="D52">
+      <c r="F52">
+        <v>2012</v>
+      </c>
+      <c r="G52" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52">
+        <v>0.92</v>
+      </c>
+      <c r="I52">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53">
         <v>11</v>
       </c>
-      <c r="E52" t="s">
-[...2 lines deleted...]
-      <c r="F52">
+      <c r="E53" t="s">
+        <v>206</v>
+      </c>
+      <c r="F53">
         <v>2011</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-      <c r="I52"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>