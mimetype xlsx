--- v1 (2025-12-23)
+++ v2 (2026-05-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -107,177 +107,174 @@
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>4724-4727</t>
   </si>
   <si>
     <t>10.1364/OL.42.004724</t>
   </si>
   <si>
     <t>Generation of Photon-Plasmon Quantum States in Nonlinear Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Alexander Poddubny, Ivan Iorsh, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.117.123901</t>
   </si>
   <si>
     <t>Optical Tamm states in arrays of all-dielectric nanoparticles</t>
   </si>
   <si>
-    <t>Roman Savelev, Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Roman Savelev, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>484-488</t>
   </si>
   <si>
     <t>10.7868/S0370274X14190035</t>
   </si>
   <si>
     <t>Loss compensation in metal-dielectric layered metamaterials</t>
   </si>
   <si>
-    <t>Roman Savelev, Pavel Belov, Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Roman Savelev, Pavel Belov, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>115139(1-7)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.87.115139</t>
   </si>
   <si>
     <t>Gain-induced compensation of losses in metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Roman Savelev, Andrey Sukhorukov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Andrey Sukhorukov, Pavel Belov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>161-163</t>
   </si>
   <si>
     <t>10.1063/1.4750129</t>
   </si>
   <si>
     <t>Band structure and broadband compensation of absorption by amplification in layered optical metamaterials</t>
   </si>
   <si>
     <t>Journal of Experimental and Theoretical Physics</t>
   </si>
   <si>
     <t>782-791</t>
   </si>
   <si>
     <t>10.1134/S1063776112040140</t>
   </si>
   <si>
     <t>Binary PT-symmetric nonlinear lattices with balanced gain and loss</t>
   </si>
   <si>
-    <t>Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Andrey Sukhorukov</t>
   </si>
   <si>
     <t>2976-2978</t>
   </si>
   <si>
     <t>10.1117/12.894528</t>
   </si>
   <si>
     <t>Cascaded third harmonic generation in lithium niobate nanowaveguides</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.3597627</t>
   </si>
   <si>
     <t>Realization of Reflectionless Potentials in Photonic Lattices</t>
   </si>
   <si>
-    <t>Andrey Sukhorukov</t>
-[...1 lines deleted...]
-  <si>
     <t>193903(1-4)</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.106.193903</t>
   </si>
   <si>
     <t>Control of light transmission in laser-written phase-shifted Bragg grating couplers</t>
   </si>
   <si>
     <t>10.1364/OL.36.001380</t>
   </si>
   <si>
     <t>Slow-light and evanescent modes at interfaces in photonic-crystal waveguides: optimal extraction from experimental near-field measurements</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>10.1364/JOSAB.28.000955</t>
   </si>
   <si>
     <t>Experimental observation of evanescent modes at the interface to slow-ight photonic crystal waveguides</t>
   </si>
   <si>
     <t>10.1364/OL.36.001170</t>
   </si>
   <si>
     <t>Observation of Tunneling of Slow and Fast Electromagnetic Modes in Coupled Periodic Waveguides</t>
   </si>
   <si>
     <t>10.1063/1.3553785</t>
   </si>
   <si>
     <t>Comparative Study of FDTD-Adopted Numerical Algorithms for Kerr Nonlinearities</t>
   </si>
   <si>
     <t>IEEE Antennas and Wireless Propagation Letters</t>
   </si>
   <si>
     <t>143-146</t>
   </si>
   <si>
     <t>10.1109/LAWP.2011.2114319</t>
   </si>
   <si>
     <t>Phase transitions of nonlinear waves in quadratic waveguide arrays</t>
   </si>
   <si>
-    <t>Setzpfandt Frank, Andrey Sukhorukov, Yuri Kivshar</t>
+    <t>Setzpfandt Frank, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>10.1109/ACOFT.2010.5929950</t>
   </si>
   <si>
     <t>Paired modes of heterostructure cavities in photonic crystal waveguides with split band edges</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/OE.18.025693</t>
   </si>
   <si>
     <t>All-optical switching of dark states in nonlinear coupled microring resonators</t>
   </si>
   <si>
     <t>10.1364/OL.35.003712</t>
   </si>
   <si>
     <t>Nonlinear suppression of time reversals in PT-symmetric optical couplers</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
@@ -320,66 +317,66 @@
   <si>
     <t>62-66</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2009.08.003</t>
   </si>
   <si>
     <t>Light bullets in nonlinear periodically curved waveguide arrays</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.81.043833</t>
   </si>
   <si>
     <t>Polychromatic solitons and symmetry breaking in curved waveguide arrays</t>
   </si>
   <si>
     <t>10.1364/OL.35.001371</t>
   </si>
   <si>
     <t>Reflectionless potentials and cavities in waveguide arrays and coupled-resonator structures</t>
   </si>
   <si>
     <t>10.1364/OL.35.000989</t>
   </si>
   <si>
+    <t>Lattice-controlled modulation instability in photorefractive feedback systems</t>
+  </si>
+  <si>
+    <t>3568-3570</t>
+  </si>
+  <si>
+    <t>10.1364/NP.2010.NMD7</t>
+  </si>
+  <si>
     <t>Observation of Two-Dimensional Dynamic Localization of Light</t>
   </si>
   <si>
     <t>223903(1-4)</t>
   </si>
   <si>
     <t>10.1364/QELS.2010.QMA7</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1364/NP.2010.NMD7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1033,619 +1030,619 @@
       </c>
       <c r="D12">
         <v>98</v>
       </c>
       <c r="E12">
         <v>231110</v>
       </c>
       <c r="F12">
         <v>2011</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
       <c r="H12">
         <v>3.84</v>
       </c>
       <c r="I12">
         <v>2.81</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>106</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F13">
         <v>2011</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H13">
         <v>7.37</v>
       </c>
       <c r="I13">
         <v>6.31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
         <v>36</v>
       </c>
       <c r="E14">
         <v>1380</v>
       </c>
       <c r="F14">
         <v>2011</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H14">
         <v>3.4</v>
       </c>
       <c r="I14">
         <v>2.52</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15">
         <v>955</v>
       </c>
       <c r="F15">
         <v>2011</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H15">
         <v>2.1</v>
       </c>
       <c r="I15">
         <v>1.46</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16">
         <v>36</v>
       </c>
       <c r="E16">
         <v>1170</v>
       </c>
       <c r="F16">
         <v>2011</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H16">
         <v>3.4</v>
       </c>
       <c r="I16">
         <v>2.52</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17">
         <v>98</v>
       </c>
       <c r="E17">
         <v>61909</v>
       </c>
       <c r="F17">
         <v>2011</v>
       </c>
       <c r="G17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H17">
         <v>3.84</v>
       </c>
       <c r="I17">
         <v>2.81</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F18">
         <v>2011</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H18">
         <v>1.37</v>
       </c>
       <c r="I18">
         <v>0.85</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19">
         <v>105</v>
       </c>
       <c r="E19">
         <v>233905</v>
       </c>
       <c r="F19">
         <v>2010</v>
       </c>
       <c r="G19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H19">
         <v>7.62</v>
       </c>
       <c r="I19">
         <v>6.45</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20">
         <v>25693</v>
       </c>
       <c r="F20">
         <v>2010</v>
       </c>
       <c r="G20" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H20">
         <v>3.75</v>
       </c>
       <c r="I20">
         <v>2.91</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>23</v>
       </c>
       <c r="D21">
         <v>35</v>
       </c>
       <c r="E21">
         <v>3712</v>
       </c>
       <c r="F21">
         <v>2010</v>
       </c>
       <c r="G21" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H21">
         <v>3.32</v>
       </c>
       <c r="I21">
         <v>2.64</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D22">
         <v>82</v>
       </c>
       <c r="E22">
         <v>43818</v>
       </c>
       <c r="F22">
         <v>2010</v>
       </c>
       <c r="G22" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H22">
         <v>2.86</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
         <v>23</v>
       </c>
       <c r="D23">
         <v>35</v>
       </c>
       <c r="E23">
         <v>3213</v>
       </c>
       <c r="F23">
         <v>2010</v>
       </c>
       <c r="G23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H23">
         <v>3.32</v>
       </c>
       <c r="I23">
         <v>2.64</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D24">
         <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F24">
         <v>2010</v>
       </c>
       <c r="G24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H24">
         <v>2.13</v>
       </c>
       <c r="I24">
         <v>1.55</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25">
         <v>18324</v>
       </c>
       <c r="F25">
         <v>2010</v>
       </c>
       <c r="G25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H25">
         <v>3.75</v>
       </c>
       <c r="I25">
         <v>2.91</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>97</v>
       </c>
       <c r="E26">
         <v>21106</v>
       </c>
       <c r="F26">
         <v>2010</v>
       </c>
       <c r="G26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H26">
         <v>3.84</v>
       </c>
       <c r="I26">
         <v>2.92</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D27">
         <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F27">
         <v>2010</v>
       </c>
       <c r="G27" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H27">
         <v>2.13</v>
       </c>
       <c r="I27">
         <v>1.55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D28">
         <v>81</v>
       </c>
       <c r="E28">
         <v>43833</v>
       </c>
       <c r="F28">
         <v>2010</v>
       </c>
       <c r="G28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H28">
         <v>2.86</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>49</v>
       </c>
       <c r="C29" t="s">
         <v>23</v>
       </c>
       <c r="D29">
         <v>35</v>
       </c>
       <c r="E29">
         <v>1371</v>
       </c>
       <c r="F29">
         <v>2010</v>
       </c>
       <c r="G29" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H29">
         <v>3.32</v>
       </c>
       <c r="I29">
         <v>2.64</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C30" t="s">
         <v>23</v>
       </c>
       <c r="D30">
         <v>35</v>
       </c>
       <c r="E30">
         <v>989</v>
       </c>
       <c r="F30">
         <v>2010</v>
       </c>
       <c r="G30" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H30">
         <v>3.32</v>
       </c>
       <c r="I30">
         <v>2.64</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31">
+        <v>35</v>
+      </c>
+      <c r="E31" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F31">
         <v>2010</v>
       </c>
       <c r="G31" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="H31">
-        <v>7.62</v>
+        <v>3.32</v>
       </c>
       <c r="I31">
-        <v>6.45</v>
+        <v>2.64</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32">
+        <v>104</v>
+      </c>
+      <c r="E32" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F32">
         <v>2010</v>
       </c>
       <c r="G32" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H32">
-        <v>3.32</v>
+        <v>7.62</v>
       </c>
       <c r="I32">
-        <v>2.64</v>
+        <v>6.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">