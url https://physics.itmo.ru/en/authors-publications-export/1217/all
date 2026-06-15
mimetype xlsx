--- v3 (2026-03-03)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -104,158 +104,158 @@
   <si>
     <t>Ruslan Azizov, Ivan Sinev, Furkan Işık, Farzan Shabani, Anatoly Pushkarev, Iklim Yurdakul, Savas Delikanli, Hilmi Volkan Demir, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0106895</t>
   </si>
   <si>
     <t>Tuning and switching effects of quasi-BIC states combining phase change materials with all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Angela Barreda, Chengjun Zou, Artem Sinelnik, Evgenii Menshikov, Ivan Sinev, Thomas Pertsch, Isabelle Staude</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.462695</t>
   </si>
   <si>
     <t>Multifunctional and Transformative Metaphotonics with Emerging Materials</t>
   </si>
   <si>
-    <t>Pavel Tonkaev, Ivan Sinev, Mikhail Rybin, Sergey Makarov, Yuri Kivshar</t>
+    <t>Pavel Tonkaev, Ivan Sinev, Mikhail Rybin, Sergey Makarov</t>
   </si>
   <si>
     <t>Chemical Reviews</t>
   </si>
   <si>
     <t>10.1021/acs.chemrev.1c01029</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Experimental observation of topological Z2 exciton-polaritons in transition metal dichalcogenide monolayers</t>
   </si>
   <si>
     <t>Mengyao Li, Ivan Sinev, Fedor Benimetskiy, Tatyana Ivanova, Svetlana Kiriushechkina, Anton Vakulenko, Sriram Guddala, Maurice Skolnick, Vinod M. Menon, Andrea Alù, Anton Samusev</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-021-24728-y</t>
   </si>
   <si>
     <t>Rewritable and Tunable Laser-Induced Optical Gratings in Phase-Change Material Films</t>
   </si>
   <si>
     <t>Pavel Trofimov, Irina Bessonova, Petr I. Lazarenko, Demid A. Kirilenko, Nikolay A. Bert, Sergey A. Kozyukhin, Ivan Sinev</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>32031-32036</t>
   </si>
   <si>
     <t>10.1021/acsami.1c08468</t>
   </si>
   <si>
     <t>Probing Optical Losses and Dispersion of Fully Guided Waves through Critical Evanescent Coupling</t>
   </si>
   <si>
     <t>Dmitry Permyakov, V. I. Kondratiev, Dmitry Pidgayko, Ivan Sinev, Anton Samusev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>10.1134/s0021364021120031</t>
   </si>
   <si>
+    <t>Hybrid silicon-phase change nanoantenna for surface plasmon polariton routing</t>
+  </si>
+  <si>
+    <t>Pavel Trofimov, Andrey Bogdanov, Ivan Sinev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020129</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032061</t>
+  </si>
+  <si>
+    <t>Propagation of exciton-polaritons in monolayer semiconductor coupled to at-Γ bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Sinev, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>020010</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032076</t>
+  </si>
+  <si>
     <t>Measuring full complex dispersion of guided modes and surface waves in planar photonic structures</t>
   </si>
   <si>
     <t>Dmitry Permyakov, Dmitry Pidgayko, Ivan Sinev, Anton Samusev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020096</t>
   </si>
   <si>
     <t>10.1063/5.0031978</t>
   </si>
   <si>
-    <t>Hybrid silicon-phase change nanoantenna for surface plasmon polariton routing</t>
-[...22 lines deleted...]
-  <si>
     <t>Perovskite - Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</t>
   </si>
   <si>
     <t>Pavel Trofimov, Anatoly Pushkarev, Ivan Sinev, Vladimir V. Fedorov, Stéphanie Bruyère, Alexey Bolshakov, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8126–8134</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01104</t>
   </si>
   <si>
     <t>Strong coupling of excitons in 2D MoSe2/hBN heterostructure with optical bound states in the continuum</t>
   </si>
   <si>
     <t>Fedor Benimetskiy, Vasily Kravtsov, Ivan Mukhin, Ivan Sinev, Anton Samusev, Ivan Shelykh, D. N. Krizhanovskii, M. S. Skolnick, Ivan Iorsh</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012012</t>
@@ -335,357 +335,354 @@
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>609-613</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2018-9-5-609-613</t>
   </si>
   <si>
     <t>Direct imaging of isofrequency contours of guided modes in extremely anisotropic all-dielectric metasurface</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ivan Sinev, Dmitry Permyakov, Andrey Bogdanov, Anton Samusev</t>
   </si>
   <si>
     <t>510-515</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.8b01487</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Near-field observation of guided-mode resonances on a metasurface via dielectric nanosphere excitation</t>
   </si>
   <si>
     <t>Ivan Sinev, Konstantin Ladutenko, Filipp Komissarenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4238-4243</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.8b00900</t>
   </si>
   <si>
+    <t>Direct near-field mapping of nano-sphere-excited leaky surface modes atanisotropic metasurface</t>
+  </si>
+  <si>
+    <t>Bürkle F. , Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012165</t>
+  </si>
+  <si>
     <t>Direct imaging of isofrequency contours in all-dielectric optical metasurface</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ivan Sinev, Dmitry Permyakov, Anton Samusev, Stanislav Sychev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012116</t>
   </si>
   <si>
     <t>2pi steering of surface plasmon polaritons with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012140</t>
   </si>
   <si>
-    <t>Direct near-field mapping of nano-sphere-excited leaky surface modes atanisotropic metasurface</t>
-[...7 lines deleted...]
-  <si>
     <t>Chirality Driven by Magnetic Dipole Response for Demultiplexing of Surface Waves</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Kristina Frizyuk, Mihail Petrov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>doi.org/10.1002/lpor.201700168</t>
   </si>
   <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Valentin Milichko, Sergey Makarov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Визуализация изочастотных контуров сильно локализованных волноводных мод в планарных диэлектрических структурах</t>
   </si>
   <si>
     <t>Дмитрий Пермяков, Иван Синев, Андрей Богданов, Антон Самусев</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>10.7868/S0370274X18010034</t>
   </si>
   <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Valentin Milichko, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Polarization-resolved characterization of plasmon waves supported by an anisotropic metasurface</t>
   </si>
   <si>
     <t>Anton Samusev, Ivan Mukhin, Dmitry Permyakov, Ivan Sinev, Dmitry Baranov, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>32631-32639</t>
   </si>
   <si>
     <t>https://doi.org/10.1364/OE.25.032631</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Transition from optical bound states in the continuum to leaky resonances: role of substrate and roughness</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Ivan Sinev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00860</t>
   </si>
   <si>
+    <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998034</t>
+  </si>
+  <si>
     <t>Demultiplexing surface waves with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1063/1.4998064</t>
   </si>
   <si>
-    <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
-[...4 lines deleted...]
-  <si>
     <t>Optical bound state in the continuum in the one-dimensional photonic crystal slab: theory and experiment</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>356-360</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756873</t>
   </si>
   <si>
     <t>Polarization control over electric and magnetic dipole resonances of dielectric nanoparticles on metallic films</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>vol. 10(5)</t>
   </si>
   <si>
     <t>799-806</t>
   </si>
   <si>
     <t>10.1002/lpor.201600055</t>
   </si>
   <si>
     <t>From high-Q magnetic dipole scattering to broadband electric field localization by silicon nanoparticle on metal</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM4B.6</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>Enhanced photonic spin Hall effect with subwavelength topological edge states</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Anton Samusev, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Anton Samusev</t>
   </si>
   <si>
     <t>656–664</t>
   </si>
   <si>
     <t>10.1002/lpor.201600042</t>
   </si>
   <si>
     <t>Subwavelength topological states of light</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Optics and Photonics News</t>
   </si>
   <si>
     <t>Direct measurements of magnetic and electric optical responses from silicon nanoparticles</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Ivan Sinev, Dmitry Markovich, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Ivan Sinev, Dmitry Markovich, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354867</t>
   </si>
   <si>
     <t>Mapping plasmonic topological states at the nanoscale</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>11904-11908</t>
   </si>
   <si>
     <t>10.1039/C5NR00231A</t>
   </si>
   <si>
     <t>Probing magnetic and electric optical responses of silicon nanoparticles</t>
   </si>
   <si>
     <t>10.1063/1.4919536</t>
   </si>
   <si>
     <t>Demonstration of unusual nanoantenna array modes through direct reconstruction of the near-field signal</t>
   </si>
   <si>
     <t>Ivan Sinev, Pavel Voroshilov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>765-770</t>
   </si>
   <si>
     <t>10.1039/C4NR04872E</t>
   </si>
   <si>
     <t>Observation of optical domino modes in arrays of non-resonant plasmonic nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Anton Samusev, Pavel Voroshilov, Ivan Mukhin, Michael Guzhva, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>91632R</t>
   </si>
   <si>
     <t>10.1117/12.2061675</t>
   </si>
   <si>
     <t>Fano resonances in high-index dielectric photonic structures</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1117/12.2051945</t>
   </si>
   <si>
     <t>Cascades of Fano resonances in Mie scattering</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Mikhail Limonov</t>
-[...1 lines deleted...]
-  <si>
     <t>Physics of the Solid State</t>
   </si>
   <si>
     <t>580-587</t>
   </si>
   <si>
     <t>10.1134/S1063783414030263</t>
   </si>
   <si>
     <t>Photonic properties of two-dimensional high-contrast periodic structures: Numerical calculations</t>
   </si>
   <si>
     <t>588-593</t>
   </si>
   <si>
     <t>10.1134/S1063783414030275</t>
   </si>
   <si>
     <t>Mie scattering as a cascade of Fano resonances</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Kirill Samusev, Ivan Sinev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Kirill Samusev, Ivan Sinev, Mikhail Limonov</t>
   </si>
   <si>
     <t>30107-30113</t>
   </si>
   <si>
     <t>10.1364/OE.21.030107</t>
   </si>
   <si>
     <t>Nanoscale patterning of metal nanoparticle distribution in glasses</t>
   </si>
   <si>
     <t>Ivan Sinev, Mihail Petrov, Anton Samusev</t>
   </si>
   <si>
     <t>Nanoscale Research Letters</t>
   </si>
   <si>
     <t>10.1186/1556-276X-8-260</t>
   </si>
   <si>
     <t>Dimensionality effects on the optical diffraction from opal-based photonic structures</t>
   </si>
   <si>
     <t>Mikhail Rybin, Ivan Sinev, Anton Samusev, Kirill Samusev, Mikhail Limonov</t>
   </si>
@@ -1808,105 +1805,105 @@
       </c>
       <c r="G26" t="s">
         <v>112</v>
       </c>
       <c r="H26">
         <v>7.14</v>
       </c>
       <c r="I26">
         <v>2.98</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27">
         <v>1092</v>
       </c>
       <c r="E27">
-        <v>12116</v>
+        <v>12165</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>115</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.24</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
       <c r="D28">
         <v>1092</v>
       </c>
       <c r="E28">
-        <v>12140</v>
+        <v>12116</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>118</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0.24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>120</v>
       </c>
       <c r="C29" t="s">
         <v>73</v>
       </c>
       <c r="D29">
         <v>1092</v>
       </c>
       <c r="E29">
-        <v>12165</v>
+        <v>12140</v>
       </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30">
         <v>11</v>
       </c>
@@ -2069,87 +2066,87 @@
       </c>
       <c r="D36">
         <v>4</v>
       </c>
       <c r="E36">
         <v>723</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>148</v>
       </c>
       <c r="H36">
         <v>6.88</v>
       </c>
       <c r="I36">
         <v>3.38</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>30035</v>
+        <v>30005</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
         <v>1874</v>
       </c>
       <c r="E38">
-        <v>30005</v>
+        <v>30035</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>153</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>0.17</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>147</v>
       </c>
       <c r="C39" t="s">
         <v>155</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>156</v>
@@ -2435,288 +2432,288 @@
       <c r="C50" t="s">
         <v>194</v>
       </c>
       <c r="D50">
         <v>9127</v>
       </c>
       <c r="E50">
         <v>912712</v>
       </c>
       <c r="F50">
         <v>2014</v>
       </c>
       <c r="G50" t="s">
         <v>199</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0.24</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>200</v>
       </c>
       <c r="B51" t="s">
+        <v>198</v>
+      </c>
+      <c r="C51" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D51">
         <v>56</v>
       </c>
       <c r="E51" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F51">
         <v>2014</v>
       </c>
       <c r="G51" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H51">
         <v>0.82</v>
       </c>
       <c r="I51">
         <v>0.47</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D52">
         <v>56</v>
       </c>
       <c r="E52" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F52">
         <v>2014</v>
       </c>
       <c r="G52" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H52">
         <v>0.82</v>
       </c>
       <c r="I52">
         <v>0.47</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F53">
         <v>2013</v>
       </c>
       <c r="G53" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H53">
         <v>3.53</v>
       </c>
       <c r="I53">
         <v>2.34</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
         <v>212</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D54">
         <v>8</v>
       </c>
       <c r="E54">
         <v>260</v>
       </c>
       <c r="F54">
         <v>2013</v>
       </c>
       <c r="G54" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H54">
         <v>2.48</v>
       </c>
       <c r="I54">
         <v>0.81</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" t="s">
         <v>216</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D55">
         <v>87</v>
       </c>
       <c r="E55" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F55">
         <v>2013</v>
       </c>
       <c r="G55" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H55">
         <v>3.66</v>
       </c>
       <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C56" t="s">
         <v>194</v>
       </c>
       <c r="D56">
         <v>8425</v>
       </c>
       <c r="E56" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F56">
         <v>2012</v>
       </c>
       <c r="G56" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0.24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
         <v>225</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D57">
         <v>54</v>
       </c>
       <c r="E57" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F57">
         <v>2012</v>
       </c>
       <c r="G57" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H57">
         <v>0.77</v>
       </c>
       <c r="I57">
         <v>0.47</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
         <v>229</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F58">
         <v>2011</v>
       </c>
       <c r="G58" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
         <v>234</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D59">
         <v>53</v>
       </c>
       <c r="E59" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F59">
         <v>2011</v>
       </c>
       <c r="G59" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H59">
         <v>0.71</v>
       </c>
       <c r="I59">
         <v>0.36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>