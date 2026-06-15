--- v0 (2025-10-09)
+++ v1 (2026-06-15)
@@ -338,51 +338,51 @@
   <si>
     <t>Applied Physics Express</t>
   </si>
   <si>
     <t>10.7567/1882-0786/ab4b1b</t>
   </si>
   <si>
     <t>Biological Kerker Effect Boosts Light Collection Efficiency in Plants</t>
   </si>
   <si>
     <t>Roman E. Noskov, Egor Gurvitz, Vitaliy Shkoldin, Mikhail Zyuzin, Alexander Shalin, Ivan Shishkin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>7062-7071</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.9b02540</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>Circular Dichroism Enhancement in Plasmonic Nanorod Metamaterials</t>
   </si>
   <si>
     <t>Ivan Shishkin, Egor Gurvitz, Alexey Slobozhanyuk, Alexander Shalin</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>17841-17848</t>
   </si>
   <si>
     <t>10.1364/OE.26.017841</t>
   </si>
   <si>
     <t>Plasmon-assisted optical trapping and anti-trapping</t>
   </si>
@@ -407,210 +407,210 @@
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>198-201</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756841</t>
   </si>
   <si>
     <t>Microwave platform as a valuable tool for characterization of nanophotonic devices</t>
   </si>
   <si>
     <t>Ivan Shishkin, Dmitry Baranov, Alexey Slobozhanyuk, Dmitry Filonov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/srep35516</t>
   </si>
   <si>
     <t>Fabrication of Hybrid Nanostructures via Nanoscale Laser-Induced Reshaping for Advanced Light Manipulation</t>
   </si>
   <si>
-    <t>Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Ivan Shishkin, Pavel Belov</t>
+    <t>Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Ivan Shishkin, Pavel Belov</t>
   </si>
   <si>
     <t>3087–3093</t>
   </si>
   <si>
     <t>10.1002/adma.201505346</t>
   </si>
   <si>
     <t>Dark-field imaging as a non-invasive method for characterization of whispering gallery modes in microdisk cavities</t>
   </si>
   <si>
     <t>Dmitry Baranov, Kirill Samusev, Ivan Shishkin, Anton Samusev, Pavel Belov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>749-752</t>
   </si>
   <si>
     <t>10.1364/OL.41.000749</t>
   </si>
   <si>
     <t>Controllable Femtosecond Laser-Induced Dewetting for Plasmonic Applications</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
   </si>
   <si>
     <t>91-99</t>
   </si>
   <si>
     <t>10.1002/lpor.201500119</t>
   </si>
   <si>
     <t>Dark-field spectroscopy of whispering gallery mode cavities</t>
   </si>
   <si>
     <t>Ivan Shishkin, Dmitry Permyakov, Kirill Samusev, Anton Samusev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354828</t>
   </si>
   <si>
     <t>Band Structure of Photonic Crystals Fabricated by Two-Photon Polymerization</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Ivan Shishkin, Kirill Samusev, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Ivan Shishkin, Kirill Samusev, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>61-73</t>
   </si>
   <si>
     <t>10.3390/cryst5010061</t>
   </si>
   <si>
     <t>Two modes of laser lithography fabrication of three-dimensional submicrometer structures</t>
   </si>
   <si>
-    <t>Ivan Shishkin, Kirill Samusev, Mikhail Rybin, Mikhail Limonov, Yuri Kivshar, Pavel Belov</t>
+    <t>Ivan Shishkin, Kirill Samusev, Mikhail Rybin, Mikhail Limonov, Pavel Belov</t>
   </si>
   <si>
     <t>Physics of the Solid State</t>
   </si>
   <si>
     <t>2166-2172</t>
   </si>
   <si>
     <t>10.1134/s1063783414110262</t>
   </si>
   <si>
     <t>Mapping electromagnetic fields near a subwavelength hole</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Ivan Mukhin, Ivan Shishkin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Ivan Mukhin, Ivan Shishkin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>622-626</t>
   </si>
   <si>
     <t>10.1134/S002136401411006X</t>
   </si>
   <si>
     <t>Fabrication of submicron structures by three-dimensional laser lithography</t>
   </si>
   <si>
-    <t>Ivan Shishkin, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Yuri Kivshar, Pavel Belov</t>
+    <t>Ivan Shishkin, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Pavel Belov</t>
   </si>
   <si>
     <t>531-534</t>
   </si>
   <si>
     <t>10.1134/s0021364014090112</t>
   </si>
   <si>
     <t>Два режима создания трехмерных субмикронных структур методом лазерной литографии</t>
   </si>
   <si>
-    <t>Иван Шишкин, Кирилл Самусев, Михаил Рыбин, Михаил Лимонов, Юрий Кившар, Павел Белов</t>
+    <t>Иван Шишкин, Кирилл Самусев, Михаил Рыбин, Михаил Лимонов, Павел Белов</t>
   </si>
   <si>
     <t>Физика твердого тела</t>
   </si>
   <si>
     <t>2097-2103</t>
   </si>
   <si>
     <t>Selective placement of quantum dots on nanoscale areas of metal-free substrates</t>
   </si>
   <si>
-    <t>Ivan Shishkin, Kirill Samusev, Yuri Kivshar</t>
+    <t>Ivan Shishkin, Kirill Samusev</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>710-713</t>
   </si>
   <si>
     <t>10.1002/pssr.201409215</t>
   </si>
   <si>
     <t>Multiple Bragg diffraction in opal-based photonic crystals: Spectral and spatial dispersion</t>
   </si>
   <si>
     <t>Ivan Shishkin, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>035124(1-9)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.035124</t>
   </si>
   <si>
     <t>Dual-channel spontaneous emission of quantum dots in magnetic metamaterials</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/ncomms3949</t>
   </si>
   <si>
     <t>Glassy nanostructures fabricated by the direct laser writing method</t>
   </si>
   <si>
-    <t>Ivan Shishkin, Kirill Samusev, Mikhail Rybin, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Ivan Shishkin, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>1975-1980</t>
   </si>
   <si>
     <t>10.1134/S1063783412100319</t>
   </si>
   <si>
     <t>Inverted yablonovite fabricated by the direct laser writing method and its photonic structure</t>
   </si>
   <si>
     <t>457-461</t>
   </si>
   <si>
     <t>10.1134/S0021364012090123</t>
   </si>
   <si>
     <t>Inverted Yablonovite-like 3D photonic crystals fabricated by laser nanolithography</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>84252C</t>
   </si>