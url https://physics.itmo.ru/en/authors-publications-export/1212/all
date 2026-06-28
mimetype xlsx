--- v2 (2026-03-19)
+++ v3 (2026-06-28)
@@ -12,124 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Wireless Charging of Electric Kick-Scooters Using Metasurface-Based Resonator Approach</t>
+  </si>
+  <si>
+    <t>Pavel Smirnov,  Polina Terenteva, Aleksandr Zolotarev, Andrey Kuzmichev, Evgeniy Koreshin, Jackson J. Justo, Galina Demidova, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>Electromagnetic Science</t>
+  </si>
+  <si>
+    <t>0130832-1-0130832-11</t>
+  </si>
+  <si>
+    <t>10.23919/emsci.2025.0083</t>
+  </si>
+  <si>
     <t>Critical Coupling Analysis for Determination of Proper Receivers Number and Position in a One-to-Many Inductive Power Transfer System</t>
   </si>
   <si>
     <t>Pavel Smirnov, Eduard Mindubaev,  Arseny Danilov, Polina Kapitanova</t>
   </si>
   <si>
     <t>IEEE JOURNAL OF EMERGING AND SELECTED TOPICS IN POWER ELECTRONICS</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/jestpe.2025.3639111</t>
   </si>
   <si>
     <t>Real-time estimator of parameters for coupled coils in an 11-kW wireless charging system for electric vehicles</t>
   </si>
   <si>
     <t>Sutanu Chatterjee, Aleksandr Zolotarev,  Polina Terenteva, Georgii Baranov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Wireless Power Transfer</t>
   </si>
   <si>
     <t>0-0</t>
   </si>
   <si>
     <t>10.48130/wpt-0025-0019</t>
   </si>
   <si>
     <t>Arbitrary Shape Transmitting Coils Optimization for One-to-Many Free-positioning Wireless Power Transfer Systems</t>
   </si>
   <si>
     <t>Pavel Smirnov, Aleksandr Miroshnikov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Progress In Electromagnetics Research C</t>
   </si>
   <si>
     <t>137-146</t>
   </si>
   <si>
     <t>10.2528/pierc25021809</t>
   </si>
   <si>
+    <t>Performance Validation of Wireless Power Transfer for UAVs Charging System Considering Misalignments</t>
+  </si>
+  <si>
+    <t>Aleksandr Zolotarev, Evgeniy Koreshin,  Sutanu Chatterjee, Jackson J. Justo, Galina L. Demidova, Polina Kapitanova, Ramesh C. Bansal</t>
+  </si>
+  <si>
+    <t>2025 Fourth International Conference on Power, Control and Computing Technologies (ICPC2T)</t>
+  </si>
+  <si>
+    <t>1-6</t>
+  </si>
+  <si>
+    <t>10.1109/icpc2t63847.2025.10958693</t>
+  </si>
+  <si>
     <t>Multi-Receiver Wireless Power Transfer Systems Using Metasurface-Based Resonator</t>
   </si>
   <si>
     <t>Aleksandr Zolotarev, Altana Tsyrinova, Pavel Smirnov, Georgii Baranov, Esmaeel Zanganeh,  Polina Terenteva, Polina Kapitanova</t>
   </si>
   <si>
     <t>IEEE Transactions on Circuits and Systems I: Regular Papers</t>
   </si>
   <si>
     <t>1-11</t>
   </si>
   <si>
     <t>10.1109/tcsi.2025.3555416</t>
   </si>
   <si>
     <t>Quick Estimation of Coupling Coefficient in an Electric Vehicle Wireless Charging System</t>
   </si>
   <si>
     <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
   </si>
   <si>
     <t>40-42</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775336</t>
@@ -227,71 +257,71 @@
   <si>
     <t>Extreme Metasurfaces Enable Targeted and Protected Wireless Energy Transfer</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Andrey Sayanskiy, Polina Kapitanova</t>
   </si>
   <si>
     <t>Advanced Materials Technologies</t>
   </si>
   <si>
     <t>10.1002/admt.202202133</t>
   </si>
   <si>
     <t>One-to-Many Wireless Power Transfer Systems Using Metasurface-Inspired Resonators</t>
   </si>
   <si>
     <t>Pavel Smirnov, Georgii Baranov, Tatyana Filimonova, Altana Tsyrinova, Aydar Rakhmatullin, Mingzhao Song, Lev Zelenkov, Eduard Danilovskiy, Sergey Makarov, Polina Kapitanova</t>
   </si>
   <si>
     <t>2022 Wireless Power Week (WPW)</t>
   </si>
   <si>
     <t>10.1109/wpw54272.2022.9901329</t>
   </si>
   <si>
+    <t>Uniform Near Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
+  </si>
+  <si>
+    <t>Xinrui Liu, Fan Zhang, Polina Kapitanova, Mingzhao Song</t>
+  </si>
+  <si>
+    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
+  </si>
+  <si>
+    <t>10.1109/ap-s/usnc-ursi47032.2022.9886811</t>
+  </si>
+  <si>
     <t>Rotational Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Xinrui Liu, Xinyu Huang, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
-    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/ap-s/usnc-ursi47032.2022.9886697</t>
   </si>
   <si>
-    <t>Uniform Near Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
-[...7 lines deleted...]
-  <si>
     <t>Uniform near magnetic field generated by metasurface-based resonator for wireless power transfer</t>
   </si>
   <si>
     <t>Fan Zhang, Xinrui Liu, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101056</t>
   </si>
   <si>
     <t>Anapole state as a new paradigm for highly efficient wireless power transfer</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Adria Сanos Valero, Alexander Shalin, Polina Kapitanova, Mingzhao Song, Elizaveta Nenasheva, Andrey Miroshnichenko, Andrey Evlyukhin</t>
   </si>
   <si>
     <t>10.1109/wpw54272.2022.9853903</t>
   </si>
   <si>
     <t>Quantum-assisted distortion-free audio signal sensing</t>
   </si>
   <si>
     <t>Chen Zhang, Durga Dasari, Matthias Widmann, Jonas Meinel, Vadim Vorobyov, Polina Kapitanova, Elizaveta Nenasheva, Kazuo Nakamura, Hitoshi Sumiya, Shinobu Onoda, Junichi Isoya, Jörg Wrachtrup</t>
   </si>
   <si>
     <t>Nature Communications</t>
@@ -392,237 +422,237 @@
   <si>
     <t>10.1103/physrevlett.127.096804</t>
   </si>
   <si>
     <t>Real-Time Temperature Monitoring of Photoinduced Cargo Release inside Living Cells Using Hybrid Capsules Decorated with Gold Nanoparticles and Fluorescent Nanodiamonds</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Pavel Talianov, Oleksii Peltek, Mikhail A. Baranov, Polina Kapitanova, Dmitry Zuev, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.1c05252</t>
   </si>
   <si>
     <t>Diamond Magnetometry and Gradiometry Towards Subpicotesla dc Field Measurement</t>
   </si>
   <si>
     <t>Chen Zhang, Farida Shagieva, Matthias Widmann, Michael Kübler, Polina Kapitanova, Ruth Corkill, Oliver Rhrle, Kazuo Nakamura, Hitoshi Sumiya, Shinobu Onoda, Junichi Isoya, Jörg Wrachtrup</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.064075</t>
   </si>
   <si>
+    <t>Numerical study of hybrid metasurface as WPT transmitter</t>
+  </si>
+  <si>
+    <t>Pavel Smirnov, Mingzhao Song, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020119</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031861</t>
+  </si>
+  <si>
+    <t>WPT smart table driven by coherent excitation</t>
+  </si>
+  <si>
+    <t>Mingzhao Song, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>020122</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031847</t>
+  </si>
+  <si>
     <t>Electromagnetic anapole States of nano-disks</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Mingzhao Song, Andrei Evlyukhin, Polina Kapitanova</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020138</t>
   </si>
   <si>
     <t>10.1063/5.0031780</t>
   </si>
   <si>
-    <t>Numerical study of hybrid metasurface as WPT transmitter</t>
-[...22 lines deleted...]
-  <si>
     <t>Microwave coherent spectroscopy of ultracold thulium atoms</t>
   </si>
   <si>
     <t>D. A. Pershin, Vitaly Yaroshenko, V. V. Tsyganok, V. A. Khlebnikov, E. T. Davletov, D. V. Shaykin, E. R. Gadylshin, I. S. Cojocaru, Evgenii Svechnikov, Polina Kapitanova, A. V. Akimov</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/physreva.102.043114</t>
   </si>
   <si>
     <t>Seeing the Unseen: Experimental Observation of Magnetic Anapole State Inside a High‐Index Dielectric Particle</t>
   </si>
   <si>
     <t>Polina Kapitanova, Esmaeel Zanganeh, Nikita Pavlov, Mingzhao Song, Pavel Belov, Andrei Evlyukhin, Andrey Miroshnichenko</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.202000293</t>
   </si>
   <si>
     <t>Multi-mode metamaterial-inspired resonator for near-field wireless power transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Pavel Smirnov, Ekaterina Puhtina, Esmaeel Zanganeh, Stanislav Glybovski, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>083501</t>
   </si>
   <si>
     <t>10.1063/5.0012006</t>
   </si>
   <si>
     <t>Obstruction tolerant metasurface-based wireless power transfer system for multiple receivers</t>
   </si>
   <si>
     <t>Mingzhao Song, Ruslan Yafyasov, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2020.100835</t>
   </si>
   <si>
+    <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Polina Kapitanova, Ivan Iorsh, Stanislav Glybovski, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012196</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012196</t>
+  </si>
+  <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>012158</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
-    <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
-[...10 lines deleted...]
-  <si>
     <t>Circularly polarized microwave antenna for nitrogen vacancy centers in diamond</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Stepan Bolshedvorskii, Igor Kotel’nikov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Review of Scientific Instruments</t>
   </si>
   <si>
     <t>035003</t>
   </si>
   <si>
     <t>10.1063/1.5129863</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Metasurface for Near-Field Wireless Power Transfer With Reduced Electric Field Leakage</t>
   </si>
   <si>
     <t>Aleksandr Markvart, Mingzhao Song, Stanislav Glybovski, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>IEEE Access</t>
   </si>
   <si>
     <t>40224-40231</t>
   </si>
   <si>
     <t>10.1109/access.2020.2976755</t>
   </si>
   <si>
+    <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
+  </si>
+  <si>
+    <t>Mikhail Odit, Andrey Sayanskiy, V. S. Asadchy, Polina Kapitanova, S. A. Tretyakov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1103/physrevb.100.205136</t>
+  </si>
+  <si>
     <t>Metasurface for Extension of Wireless Power Transfer Distance</t>
   </si>
   <si>
     <t>Mingzhao Song, Pavel Belov, Stanislav Glybovski, Polina Kapitanova</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900879</t>
   </si>
   <si>
-    <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
-[...7 lines deleted...]
-  <si>
     <t>Toroidal Dipole Mode Observation In Situ</t>
   </si>
   <si>
     <t>Nikita Pavlov, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Physica Status Solidi (B): Basic Research</t>
   </si>
   <si>
     <t>10.1002/pssb.201900406</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Smart Table Based on a Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Kseniia Baryshnikova, Aleksandr Markvart, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>054046</t>
   </si>
@@ -653,65 +683,62 @@
   <si>
     <t>D. A. Pershin, V. V. Tsyganok, Vitaly Yaroshenko, V. A. Khlebnikov, E. T. Davletov, Evgenii Svechnikov, V. N. Sorokin, Polina Kapitanova, A. V. Akimov</t>
   </si>
   <si>
     <t>Bulletin of the Lebedev Physics Institute</t>
   </si>
   <si>
     <t>377-380</t>
   </si>
   <si>
     <t>10.3103/s1068335618120023</t>
   </si>
   <si>
     <t>Controlling high-Q trapped modes in polarization-insensitive all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.085306</t>
   </si>
   <si>
     <t>Bound states in the continuum and Fano resonances in the strong mode coupling regime</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Experimental observation of toroidal dipole modes in all-dielectric metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Sayanskiy, Polina Kapitanova, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1002/adom.201801166</t>
   </si>
   <si>
     <t>Experimental observation of hybrid TE-TM polarized surface waves supported by hyperbolic metasurface</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.195404</t>
   </si>
   <si>
     <t>Emission rate studying through nanodiamonds with embedded nitrogen vacancy centers</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Fedor Benimetskiy, Dmitry Pidgayko, Polina Kapitanova, Vitaly Yaroshenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012171</t>
   </si>
   <si>
     <t>3D uniform manipulation of NV centers in diamond using dielectric resonator antenna</t>
   </si>
   <si>
     <t>Polina Kapitanova</t>
@@ -824,480 +851,474 @@
   <si>
     <t>10.1109/MetaMaterials.2017.8107879</t>
   </si>
   <si>
     <t>Dielectric resonator antenna for coupling to NV centers in diamond</t>
   </si>
   <si>
     <t>10.1063/1.4998046</t>
   </si>
   <si>
     <t>Wireless power transfer system based on colossal permittivity resonators</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107799</t>
   </si>
   <si>
     <t>Design of microwave all-dielectric focusing metasurface based on bianisotropic resonators</t>
   </si>
   <si>
     <t>Mikhail Odit, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>https://doi.org/10.1063/1.4998107</t>
   </si>
   <si>
+    <t>Multipolar modes in dielectric disk resonator for wireless power transfer</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998066</t>
+  </si>
+  <si>
     <t>Dielectric resonators for mid-range wireless power transfer application</t>
   </si>
   <si>
     <t>2017 IEEE Wireless Power Transfer Conference (WPTC)</t>
   </si>
   <si>
     <t>10.1109/WPT.2017.7953832</t>
   </si>
   <si>
-    <t>Multipolar modes in dielectric disk resonator for wireless power transfer</t>
-[...4 lines deleted...]
-  <si>
     <t>Colossal permittivity resonators for wireless power transfer systems</t>
   </si>
   <si>
     <t>2017 11th European Conference on Antennas and Propagation, EUCAP 2017</t>
   </si>
   <si>
     <t>904-907</t>
   </si>
   <si>
     <t>10.23919/EuCAP.2017.7928275</t>
   </si>
   <si>
     <t>Tunable water-based microwave metasurface</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mikhail Odit, Pavel Belov</t>
   </si>
   <si>
     <t>2599-2602</t>
   </si>
   <si>
     <t>10.23919/EuCAP.2017.7928190</t>
   </si>
   <si>
     <t>Electron spin contrast of Purcell-enhanced nitrogen-vacancy ensembles in nanodiamonds</t>
   </si>
   <si>
     <t>Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.96.035146</t>
   </si>
   <si>
     <t>Multimode directionality in all-dielectric metasurfaces</t>
   </si>
   <si>
-    <t>Mikhail Odit, Polina Kapitanova, Yuri Kivshar</t>
+    <t>Mikhail Odit, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.165426</t>
   </si>
   <si>
     <t>Switchable invisibility of dielectric resonators</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Kirill Samusev, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Kirill Samusev, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.165119</t>
   </si>
   <si>
     <t>Giant field enhancement in high-index dielectric subwavelength particles</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Nikita Pavlov, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Nikita Pavlov, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-017-00724-5</t>
   </si>
   <si>
     <t>Wireless power transfer inspired by the modern trends in electromagnetics</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>10.1063/1.4981396</t>
   </si>
   <si>
     <t>Experimental investigation of wireless power transfer systems based on dielectric resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mingzhao Song, Pavel Belov</t>
   </si>
   <si>
     <t>2016 46th European Microwave Conference (EuMC)</t>
   </si>
   <si>
     <t>10.1109/eumc.2016.7824453</t>
   </si>
   <si>
     <t>Wireless power transfer based on dielectric resonators with colossal permittivity</t>
   </si>
   <si>
     <t>10.1063/1.4971185</t>
   </si>
   <si>
+    <t>High permittivity dielectric resonators for wireless power transfer system</t>
+  </si>
+  <si>
+    <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
+  </si>
+  <si>
+    <t>153-154</t>
+  </si>
+  <si>
+    <t>10.1109/APS.2016.7695785</t>
+  </si>
+  <si>
     <t>Wireless power transfer system based on ceramic resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mingzhao Song, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
   </si>
   <si>
     <t>151-153</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746469</t>
   </si>
   <si>
-    <t>High permittivity dielectric resonators for wireless power transfer system</t>
-[...10 lines deleted...]
-  <si>
     <t>Wireless power transfer system based on high-index dielectric resonators</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>202-206</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756842</t>
   </si>
   <si>
     <t>All-dielectric bianisotropic metasurfaces</t>
   </si>
   <si>
     <t>Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS), 2016 10th International</t>
   </si>
   <si>
     <t>439-442</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746428</t>
   </si>
   <si>
     <t>Experimental demonstration of water based tunable metasurface</t>
   </si>
   <si>
     <t>10.1063/1.4955272</t>
   </si>
   <si>
     <t>Experimental realisation of all-dielectric bianisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Mikhail Odit, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/1.4953023</t>
   </si>
   <si>
     <t>Wireless power transfer based on magnetic quadrupole coupling in dielectric resonators</t>
   </si>
   <si>
     <t>Mingzhao Song, Ivan Iorsh, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4939789</t>
   </si>
   <si>
     <t>Metamaterials for wireless power transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Polina Kapitanova, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354885</t>
   </si>
   <si>
     <t>Application of High-Q dielectric resonators for wireless power transfer system</t>
   </si>
   <si>
     <t>Pavel Belov, Mingzhao Song, Ivan Iorsh, Polina Kapitanova</t>
   </si>
   <si>
     <t>2015 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2015.7369228</t>
   </si>
   <si>
     <t>Effect of Purcell enhancement on spin-flip induced fluorescence contrast in diamond nitrogen-vacancy center ensembles</t>
   </si>
   <si>
     <t>Metamaterials Science and Technology Workshop, San Diego, California, USA</t>
   </si>
   <si>
     <t>Bending of electromagnetic waves in all-dielectric particle array waveguides</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4901264</t>
   </si>
   <si>
     <t>Magnetic topological transition in transmission line metamaterials</t>
   </si>
   <si>
     <t>Alena Shchelokova, Dmitry Filonov, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.90.115155</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
     <t>Implementations and practical applications of hyperbolic metamaterials</t>
   </si>
   <si>
     <t>Alena Shchelokova, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>23-31</t>
   </si>
   <si>
     <t>Photonic spin Hall effect in hyperbolic metamaterials for polarization-controlled routing of subwavelength modes</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1038/ncomms4226</t>
   </si>
   <si>
     <t>Nonlinear interaction of meta-atoms through optical coupling</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4861388</t>
   </si>
   <si>
     <t>Broadband isotropic μ-near-zero metamaterials</t>
   </si>
   <si>
-    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine, Yuri Kivshar</t>
+    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1063/1.4832056</t>
   </si>
   <si>
     <t>Fano resonances in antennas: General control over radiation patterns</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Polina Kapitanova, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Polina Kapitanova, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>205106 (1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.88.205106</t>
   </si>
   <si>
     <t>Microwave metamaterials with competing light-controllable nonlinear response</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Alexey Slobozhanyuk, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>2013 European Microwave Conference</t>
   </si>
   <si>
     <t>533-536</t>
   </si>
   <si>
     <t>Light coupling in microwave metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>190-192</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808996</t>
   </si>
   <si>
     <t>Photosensitive SRR-metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Lapine</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE Antennas and Propagation Society, AP-S International Symposium (Digest)</t>
   </si>
   <si>
     <t>1190-1191</t>
   </si>
   <si>
     <t>10.1109/APS.2013.6711255</t>
   </si>
   <si>
     <t>Mode control for system of coupled split-ring resonators by means of light (in Russian)</t>
   </si>
   <si>
     <t>Полина Капитанова, Павел Белов</t>
   </si>
   <si>
     <t>28-32</t>
   </si>
   <si>
     <t>Competing nonlinearities with metamaterials</t>
   </si>
   <si>
     <t>10.1063/1.4768945</t>
   </si>
   <si>
     <t>Modeling of hyperbolic metamaterials with two-dimensional transmission lines</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>2012 7th European Microwave Integrated Circuit Conference</t>
   </si>
   <si>
     <t>838-840</t>
   </si>
   <si>
     <t>Light-controllable split-ring resonators</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Belov</t>
   </si>
   <si>
     <t>2012 42nd European Microwave Conference</t>
   </si>
   <si>
     <t>582-584</t>
   </si>
   <si>
     <t>Hyperbolic transmission-line metamaterials</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>073116(1-5)</t>
   </si>
   <si>
     <t>10.1063/1.4758287</t>
   </si>
   <si>
     <t>Metamaterials Controlled with Light</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Stanislav Maslovski, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Stanislav Maslovski</t>
   </si>
   <si>
     <t>083902(1-4)</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.109.083902</t>
   </si>
   <si>
     <t>Metamaterials with tunable nonlinearity</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>613-617</t>
   </si>
   <si>
     <t>10.1134/S0021364012120156</t>
   </si>
   <si>
     <t>Light-controllable magnetic metamaterials based on loaded split-ring resonators</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of the 2012 IEEE International Symposium on Antennas and Propagation</t>
   </si>
   <si>
     <t>10.1109/APS.2012.6348088</t>
   </si>
   <si>
     <t>Experimental verification of the concept of all-dielectric nanoantennas</t>
   </si>
   <si>
-    <t>Dmitry Filonov, Alexey Slobozhanyuk, Polina Kapitanova, Yuri Kivshar, Pavel Belov</t>
+    <t>Dmitry Filonov, Alexey Slobozhanyuk, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>201113 (1-4)</t>
   </si>
   <si>
     <t>10.1063/1.4719209</t>
   </si>
   <si>
     <t>Controlling split-ring resonators with light</t>
   </si>
   <si>
     <t>251914 (1-3)</t>
   </si>
   <si>
     <t>10.1063/1.3671617</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1616,2961 +1637,3013 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="198.095" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="225.231" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>4</v>
+      </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
-        <v>6.55</v>
+        <v>8.3</v>
       </c>
       <c r="I2">
-        <v>1.57</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3">
-        <v>1.29</v>
+        <v>6.55</v>
       </c>
       <c r="I3">
-        <v>0.21</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
-        <v>1.68</v>
+        <v>1.29</v>
       </c>
       <c r="I4">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>155</v>
+      </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
-        <v>4.11</v>
+        <v>1.68</v>
       </c>
       <c r="I5">
-        <v>0.86</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="E7"/>
+        <v>36</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
       <c r="F7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7">
-        <v>4.99</v>
+        <v>4.11</v>
       </c>
       <c r="I7">
-        <v>1.88</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="E8"/>
+        <v>40</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
+        <v>41</v>
+      </c>
       <c r="F8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D9"/>
+        <v>45</v>
+      </c>
+      <c r="D9">
+        <v>21</v>
+      </c>
       <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>46</v>
+      </c>
+      <c r="H9">
+        <v>4.99</v>
+      </c>
+      <c r="I9">
+        <v>1.88</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D10">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H10">
-        <v>2.55</v>
+        <v>3.97</v>
       </c>
       <c r="I10">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>56</v>
+      </c>
+      <c r="D12">
+        <v>134</v>
+      </c>
       <c r="E12"/>
       <c r="F12">
         <v>2023</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12"/>
+      <c r="G12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12">
+        <v>2.55</v>
+      </c>
+      <c r="I12">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H13">
-        <v>3.16</v>
+        <v>9.93</v>
       </c>
       <c r="I13">
-        <v>0.47</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
-      <c r="G14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15"/>
       <c r="E15">
-        <v>2202133</v>
+        <v>101155</v>
       </c>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="I15"/>
+        <v>68</v>
+      </c>
+      <c r="H15">
+        <v>3.16</v>
+      </c>
+      <c r="I15">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>71</v>
+      </c>
+      <c r="D16">
+        <v>107</v>
+      </c>
       <c r="E16"/>
       <c r="F16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="I16"/>
+        <v>72</v>
+      </c>
+      <c r="H16">
+        <v>3.91</v>
+      </c>
+      <c r="I16">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17"/>
-      <c r="E17"/>
+      <c r="E17">
+        <v>2202133</v>
+      </c>
       <c r="F17">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2022</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>2022</v>
       </c>
       <c r="G19" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2022</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="D21">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>52</v>
+      </c>
+      <c r="E21">
+        <v>101056</v>
+      </c>
       <c r="F21">
         <v>2022</v>
       </c>
       <c r="G21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H21">
-        <v>14.92</v>
+        <v>3.01</v>
       </c>
       <c r="I21">
-        <v>5.56</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
       <c r="F22">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D23">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E23"/>
       <c r="F23">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G23" t="s">
         <v>97</v>
       </c>
       <c r="H23">
-        <v>7.92</v>
+        <v>14.92</v>
       </c>
       <c r="I23">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
-      <c r="D24"/>
+      <c r="D24">
+        <v>2015</v>
+      </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24">
-        <v>3.83</v>
+        <v>0.48</v>
       </c>
       <c r="I24">
-        <v>1.88</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="E25"/>
+        <v>105</v>
+      </c>
+      <c r="D25">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>106</v>
+      </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="I25"/>
+        <v>107</v>
+      </c>
+      <c r="H25">
+        <v>7.92</v>
+      </c>
+      <c r="I25">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D26"/>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H26">
-        <v>33.26</v>
+        <v>3.83</v>
       </c>
       <c r="I26">
-        <v>8.3</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D28">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>4</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H28">
-        <v>9.19</v>
+        <v>33.26</v>
       </c>
       <c r="I28">
-        <v>3.25</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>2021</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H30">
-        <v>4.93</v>
+        <v>9.19</v>
       </c>
       <c r="I30">
-        <v>1.53</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31"/>
       <c r="F31">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G31" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H31"/>
+        <v>132</v>
+      </c>
+      <c r="H31">
+        <v>9.23</v>
+      </c>
       <c r="I31">
-        <v>0.19</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="D32">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E32"/>
       <c r="F32">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G32" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H32"/>
+        <v>135</v>
+      </c>
+      <c r="H32">
+        <v>4.93</v>
+      </c>
       <c r="I32">
-        <v>0.19</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="D33">
         <v>2300</v>
       </c>
       <c r="E33" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0.19</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D34">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E34"/>
+        <v>2300</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="H34"/>
       <c r="I34">
-        <v>1.39</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D35">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>2000293</v>
+        <v>2300</v>
+      </c>
+      <c r="E35" t="s">
+        <v>147</v>
       </c>
       <c r="F35">
         <v>2020</v>
       </c>
       <c r="G35" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H35"/>
       <c r="I35">
-        <v>1.01</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="D36">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H36">
-        <v>3.79</v>
+        <v>3.14</v>
       </c>
       <c r="I36">
-        <v>1.18</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>155</v>
       </c>
       <c r="D37">
-        <v>41</v>
+        <v>532</v>
       </c>
       <c r="E37">
-        <v>100835</v>
+        <v>2000293</v>
       </c>
       <c r="F37">
         <v>2020</v>
       </c>
       <c r="G37" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H37">
-        <v>2.45</v>
+        <v>2.99</v>
       </c>
       <c r="I37">
-        <v>0.58</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="D38">
-        <v>1461</v>
+        <v>117</v>
       </c>
       <c r="E38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F38">
         <v>2020</v>
       </c>
       <c r="G38" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H38"/>
+        <v>160</v>
+      </c>
+      <c r="H38">
+        <v>3.79</v>
+      </c>
       <c r="I38">
-        <v>0.23</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D39">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>41</v>
+      </c>
+      <c r="E39">
+        <v>100835</v>
       </c>
       <c r="F39">
         <v>2020</v>
       </c>
       <c r="G39" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>163</v>
+      </c>
+      <c r="H39">
+        <v>2.45</v>
+      </c>
       <c r="I39">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="D40">
-        <v>91</v>
+        <v>1461</v>
       </c>
       <c r="E40" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F40">
         <v>2020</v>
       </c>
       <c r="G40" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H40"/>
       <c r="I40">
-        <v>0.61</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="E41"/>
+        <v>100</v>
+      </c>
+      <c r="D41">
+        <v>1461</v>
+      </c>
+      <c r="E41" t="s">
+        <v>170</v>
+      </c>
       <c r="F41">
         <v>2020</v>
       </c>
       <c r="G41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D42">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="E42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F42">
         <v>2020</v>
       </c>
       <c r="G42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H42">
-        <v>3.37</v>
+        <v>1.52</v>
       </c>
       <c r="I42">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G43" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>183</v>
       </c>
       <c r="D44">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>205136</v>
+        <v>8</v>
+      </c>
+      <c r="E44" t="s">
+        <v>184</v>
       </c>
       <c r="F44">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G44" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H44">
-        <v>3.58</v>
+        <v>3.37</v>
       </c>
       <c r="I44">
-        <v>1.81</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>71</v>
       </c>
       <c r="D45">
-        <v>257</v>
+        <v>100</v>
       </c>
       <c r="E45">
-        <v>1900406</v>
+        <v>205136</v>
       </c>
       <c r="F45">
         <v>2019</v>
       </c>
       <c r="G45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H45">
-        <v>1.45</v>
+        <v>3.58</v>
       </c>
       <c r="I45">
-        <v>0.52</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46"/>
       <c r="F46">
         <v>2019</v>
       </c>
       <c r="G46" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
+        <v>194</v>
       </c>
       <c r="C47" t="s">
-        <v>117</v>
+        <v>195</v>
       </c>
       <c r="D47">
-        <v>122</v>
+        <v>257</v>
       </c>
       <c r="E47">
-        <v>193905</v>
+        <v>1900406</v>
       </c>
       <c r="F47">
         <v>2019</v>
       </c>
       <c r="G47" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H47">
-        <v>8.39</v>
+        <v>1.45</v>
       </c>
       <c r="I47">
-        <v>3.59</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="D48">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E48" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F48">
         <v>2019</v>
       </c>
       <c r="G48" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H48">
-        <v>4.19</v>
+        <v>3.34</v>
       </c>
       <c r="I48">
-        <v>1.87</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
-        <v>199</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="D49">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>122</v>
+      </c>
+      <c r="E49">
+        <v>193905</v>
       </c>
       <c r="F49">
         <v>2019</v>
       </c>
       <c r="G49" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H49">
-        <v>2.78</v>
+        <v>8.39</v>
       </c>
       <c r="I49">
-        <v>1.42</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="C50" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D50">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12083</v>
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>206</v>
       </c>
       <c r="F50">
         <v>2019</v>
       </c>
       <c r="G50" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>207</v>
+      </c>
+      <c r="H50">
+        <v>4.19</v>
+      </c>
       <c r="I50">
-        <v>0.22</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>151</v>
       </c>
       <c r="D51">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="E51" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F51">
         <v>2019</v>
       </c>
       <c r="G51" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H51">
-        <v>0.48</v>
+        <v>2.78</v>
       </c>
       <c r="I51">
-        <v>0.18</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="C52" t="s">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="D52">
-        <v>99</v>
+        <v>1092</v>
       </c>
       <c r="E52">
-        <v>85306</v>
+        <v>12083</v>
       </c>
       <c r="F52">
         <v>2019</v>
       </c>
       <c r="G52" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="H52"/>
       <c r="I52">
-        <v>1.81</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D53">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16001</v>
+        <v>45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>217</v>
       </c>
       <c r="F53">
         <v>2019</v>
       </c>
       <c r="G53" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="I53"/>
+        <v>218</v>
+      </c>
+      <c r="H53">
+        <v>0.48</v>
+      </c>
+      <c r="I53">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C54" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D54">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="E54">
-        <v>1801166</v>
+        <v>85306</v>
       </c>
       <c r="F54">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G54" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H54">
-        <v>7.13</v>
+        <v>3.58</v>
       </c>
       <c r="I54">
-        <v>2.71</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="C55" t="s">
-        <v>61</v>
+        <v>224</v>
       </c>
       <c r="D55">
-        <v>98</v>
+        <v>1</v>
       </c>
       <c r="E55">
-        <v>195404</v>
+        <v>16001</v>
       </c>
       <c r="F55">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G55" t="s">
-        <v>220</v>
-[...6 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C56" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>60</v>
+      </c>
+      <c r="D56">
+        <v>7</v>
       </c>
       <c r="E56">
-        <v>12171</v>
+        <v>1801166</v>
       </c>
       <c r="F56">
         <v>2018</v>
       </c>
       <c r="G56" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="H56"/>
+        <v>227</v>
+      </c>
+      <c r="H56">
+        <v>7.13</v>
+      </c>
       <c r="I56">
-        <v>0.24</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
-        <v>226</v>
+        <v>165</v>
       </c>
       <c r="C57" t="s">
-        <v>227</v>
+        <v>71</v>
       </c>
       <c r="D57">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E57">
-        <v>625</v>
+        <v>195404</v>
       </c>
       <c r="F57">
         <v>2018</v>
       </c>
       <c r="G57" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H57">
-        <v>1.41</v>
+        <v>3.74</v>
       </c>
       <c r="I57">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B58" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C58" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1092</v>
+        <v>100</v>
+      </c>
+      <c r="D58" t="s">
+        <v>232</v>
       </c>
       <c r="E58">
-        <v>12012</v>
+        <v>12171</v>
       </c>
       <c r="F58">
         <v>2018</v>
       </c>
       <c r="G58" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0.24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C59" t="s">
-        <v>90</v>
+        <v>236</v>
       </c>
       <c r="D59">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>108</v>
+      </c>
+      <c r="E59">
+        <v>625</v>
       </c>
       <c r="F59">
         <v>2018</v>
       </c>
       <c r="G59" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="H59"/>
+        <v>237</v>
+      </c>
+      <c r="H59">
+        <v>1.41</v>
+      </c>
       <c r="I59">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C60" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="D60"/>
+        <v>100</v>
+      </c>
+      <c r="D60">
+        <v>1092</v>
+      </c>
       <c r="E60">
-        <v>43525</v>
+        <v>12012</v>
       </c>
       <c r="F60">
         <v>2018</v>
       </c>
       <c r="G60" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H60"/>
-      <c r="I60"/>
+      <c r="I60">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C61" t="s">
-        <v>242</v>
+        <v>100</v>
       </c>
       <c r="D61">
-        <v>10733</v>
-[...2 lines deleted...]
-        <v>1073306</v>
+        <v>1092</v>
+      </c>
+      <c r="E61" t="s">
+        <v>243</v>
       </c>
       <c r="F61">
         <v>2018</v>
       </c>
       <c r="G61" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C62" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="D62"/>
       <c r="E62">
-        <v>34903</v>
+        <v>43525</v>
       </c>
       <c r="F62">
         <v>2018</v>
       </c>
       <c r="G62" t="s">
-        <v>246</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>250</v>
       </c>
       <c r="C63" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>251</v>
+      </c>
+      <c r="D63">
+        <v>10733</v>
       </c>
       <c r="E63">
-        <v>1800302</v>
+        <v>1073306</v>
       </c>
       <c r="F63">
         <v>2018</v>
       </c>
       <c r="G63" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="H63"/>
       <c r="I63">
-        <v>2.71</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-      <c r="E64"/>
+        <v>56</v>
+      </c>
+      <c r="D64">
+        <v>124</v>
+      </c>
+      <c r="E64">
+        <v>34903</v>
+      </c>
       <c r="F64">
         <v>2018</v>
       </c>
       <c r="G64" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-      <c r="I64"/>
+        <v>255</v>
+      </c>
+      <c r="H64">
+        <v>2.33</v>
+      </c>
+      <c r="I64">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B65" t="s">
-        <v>255</v>
+        <v>220</v>
       </c>
       <c r="C65" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-      <c r="E65"/>
+        <v>60</v>
+      </c>
+      <c r="D65" t="s">
+        <v>257</v>
+      </c>
+      <c r="E65">
+        <v>1800302</v>
+      </c>
       <c r="F65">
         <v>2018</v>
       </c>
       <c r="G65" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-      <c r="I65"/>
+        <v>258</v>
+      </c>
+      <c r="H65">
+        <v>7.13</v>
+      </c>
+      <c r="I65">
+        <v>2.71</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B66" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C66" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D66"/>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E66"/>
       <c r="F66">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G66" t="s">
         <v>262</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>263</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="C67" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67"/>
       <c r="F67">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G67" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H67"/>
-      <c r="I67">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B68" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="C68" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="D68"/>
-      <c r="E68"/>
+      <c r="E68" t="s">
+        <v>270</v>
+      </c>
       <c r="F68">
         <v>2017</v>
       </c>
       <c r="G68" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B69" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="C69" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="D69">
         <v>1874</v>
       </c>
       <c r="E69">
-        <v>40034</v>
+        <v>30017</v>
       </c>
       <c r="F69">
         <v>2017</v>
       </c>
       <c r="G69" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0.17</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B70" t="s">
-        <v>251</v>
+        <v>142</v>
       </c>
       <c r="C70" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D70"/>
-      <c r="E70">
-[...1 lines deleted...]
-      </c>
+      <c r="E70"/>
       <c r="F70">
         <v>2017</v>
       </c>
       <c r="G70" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B71" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="C71" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="D71">
         <v>1874</v>
       </c>
       <c r="E71">
-        <v>30037</v>
+        <v>40034</v>
       </c>
       <c r="F71">
         <v>2017</v>
       </c>
       <c r="G71" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0.17</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C72" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-        <v>277</v>
+        <v>138</v>
+      </c>
+      <c r="D72">
+        <v>1874</v>
+      </c>
+      <c r="E72">
+        <v>30037</v>
       </c>
       <c r="F72">
         <v>2017</v>
       </c>
       <c r="G72" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H72"/>
-      <c r="I72"/>
+      <c r="I72">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="C73" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="D73"/>
-      <c r="E73" t="s">
-        <v>281</v>
+      <c r="E73">
+        <v>43525</v>
       </c>
       <c r="F73">
         <v>2017</v>
       </c>
       <c r="G73" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="C74" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>35146</v>
+        <v>285</v>
+      </c>
+      <c r="D74"/>
+      <c r="E74" t="s">
+        <v>286</v>
       </c>
       <c r="F74">
         <v>2017</v>
       </c>
       <c r="G74" t="s">
-        <v>285</v>
-[...6 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="H74"/>
+      <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C75" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>165426</v>
+        <v>285</v>
+      </c>
+      <c r="D75"/>
+      <c r="E75" t="s">
+        <v>290</v>
       </c>
       <c r="F75">
         <v>2017</v>
       </c>
       <c r="G75" t="s">
-        <v>288</v>
-[...6 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="H75"/>
+      <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B76" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C76" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="D76">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E76">
-        <v>165119</v>
+        <v>35146</v>
       </c>
       <c r="F76">
         <v>2017</v>
       </c>
       <c r="G76" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H76">
         <v>3.81</v>
       </c>
       <c r="I76">
         <v>2.34</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B77" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C77" t="s">
-        <v>294</v>
+        <v>71</v>
       </c>
       <c r="D77">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="E77">
-        <v>731</v>
+        <v>165426</v>
       </c>
       <c r="F77">
         <v>2017</v>
       </c>
       <c r="G77" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H77">
-        <v>4.12</v>
+        <v>3.81</v>
       </c>
       <c r="I77">
-        <v>1.53</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B78" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="C78" t="s">
-        <v>297</v>
+        <v>71</v>
       </c>
       <c r="D78">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="E78">
-        <v>21102</v>
+        <v>165119</v>
       </c>
       <c r="F78">
         <v>2017</v>
       </c>
       <c r="G78" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H78">
-        <v>12.89</v>
+        <v>3.81</v>
       </c>
       <c r="I78">
-        <v>4.16</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B79" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C79" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-      <c r="E79"/>
+        <v>303</v>
+      </c>
+      <c r="D79">
+        <v>7</v>
+      </c>
+      <c r="E79">
+        <v>731</v>
+      </c>
       <c r="F79">
         <v>2017</v>
       </c>
       <c r="G79" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="I79"/>
+        <v>304</v>
+      </c>
+      <c r="H79">
+        <v>4.12</v>
+      </c>
+      <c r="I79">
+        <v>1.53</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>306</v>
       </c>
       <c r="D80">
-        <v>109</v>
+        <v>4</v>
       </c>
       <c r="E80">
-        <v>223902</v>
+        <v>21102</v>
       </c>
       <c r="F80">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G80" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H80">
-        <v>3.41</v>
+        <v>12.89</v>
       </c>
       <c r="I80">
-        <v>1.67</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B81" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C81" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D81"/>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E81"/>
       <c r="F81">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G81" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B82" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C82" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-        <v>312</v>
+        <v>49</v>
+      </c>
+      <c r="D82">
+        <v>109</v>
+      </c>
+      <c r="E82">
+        <v>223902</v>
       </c>
       <c r="F82">
         <v>2016</v>
       </c>
       <c r="G82" t="s">
         <v>313</v>
       </c>
-      <c r="H82"/>
-      <c r="I82"/>
+      <c r="H82">
+        <v>3.41</v>
+      </c>
+      <c r="I82">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>314</v>
       </c>
       <c r="B83" t="s">
-        <v>300</v>
+        <v>260</v>
       </c>
       <c r="C83" t="s">
         <v>315</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
         <v>316</v>
       </c>
       <c r="F83">
         <v>2016</v>
       </c>
       <c r="G83" t="s">
         <v>317</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>318</v>
       </c>
       <c r="B84" t="s">
-        <v>268</v>
+        <v>319</v>
       </c>
       <c r="C84" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F84">
         <v>2016</v>
       </c>
       <c r="G84" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>309</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>11901</v>
+        <v>324</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85" t="s">
+        <v>325</v>
       </c>
       <c r="F85">
         <v>2016</v>
       </c>
       <c r="G85" t="s">
-        <v>323</v>
-[...6 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B86" t="s">
-        <v>325</v>
+        <v>277</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>221903</v>
+        <v>328</v>
+      </c>
+      <c r="D86"/>
+      <c r="E86" t="s">
+        <v>329</v>
       </c>
       <c r="F86">
         <v>2016</v>
       </c>
       <c r="G86" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B87" t="s">
-        <v>328</v>
+        <v>277</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D87">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E87">
-        <v>23902</v>
+        <v>11901</v>
       </c>
       <c r="F87">
         <v>2016</v>
       </c>
       <c r="G87" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H87">
         <v>3.41</v>
       </c>
       <c r="I87">
         <v>1.67</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B88" t="s">
-        <v>331</v>
+        <v>277</v>
       </c>
       <c r="C88" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-      <c r="E88"/>
+        <v>49</v>
+      </c>
+      <c r="D88">
+        <v>108</v>
+      </c>
+      <c r="E88">
+        <v>221903</v>
+      </c>
       <c r="F88">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G88" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-      <c r="I88"/>
+        <v>334</v>
+      </c>
+      <c r="H88">
+        <v>3.41</v>
+      </c>
+      <c r="I88">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B89" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C89" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-      <c r="E89"/>
+        <v>49</v>
+      </c>
+      <c r="D89">
+        <v>108</v>
+      </c>
+      <c r="E89">
+        <v>23902</v>
+      </c>
       <c r="F89">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G89" t="s">
         <v>337</v>
       </c>
-      <c r="H89"/>
-      <c r="I89"/>
+      <c r="H89">
+        <v>3.41</v>
+      </c>
+      <c r="I89">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>338</v>
       </c>
       <c r="B90" t="s">
-        <v>284</v>
+        <v>339</v>
       </c>
       <c r="C90" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90">
         <v>2015</v>
       </c>
-      <c r="G90"/>
+      <c r="G90" t="s">
+        <v>341</v>
+      </c>
       <c r="H90"/>
       <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B91" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="D91"/>
+      <c r="E91"/>
       <c r="F91">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G91" t="s">
-        <v>342</v>
-[...6 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="H91"/>
+      <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B92" t="s">
-        <v>344</v>
+        <v>293</v>
       </c>
       <c r="C92" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D92"/>
+      <c r="E92"/>
       <c r="F92">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B93" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C93" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>49</v>
+      </c>
+      <c r="D93">
+        <v>105</v>
+      </c>
+      <c r="E93">
+        <v>181116</v>
       </c>
       <c r="F93">
         <v>2014</v>
       </c>
       <c r="G93" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="H93"/>
+        <v>350</v>
+      </c>
+      <c r="H93">
+        <v>3.3</v>
+      </c>
       <c r="I93">
-        <v>0.1</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
         <v>352</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>354</v>
+        <v>71</v>
       </c>
       <c r="D94">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>90</v>
+      </c>
+      <c r="E94">
+        <v>115155</v>
       </c>
       <c r="F94">
         <v>2014</v>
       </c>
-      <c r="G94"/>
-[...1 lines deleted...]
-      <c r="I94"/>
+      <c r="G94" t="s">
+        <v>353</v>
+      </c>
+      <c r="H94">
+        <v>3.74</v>
+      </c>
+      <c r="I94">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>354</v>
+      </c>
+      <c r="B95" t="s">
+        <v>355</v>
+      </c>
+      <c r="C95" t="s">
         <v>356</v>
       </c>
-      <c r="B95" t="s">
+      <c r="D95" t="s">
         <v>357</v>
       </c>
-      <c r="C95" t="s">
-[...6 lines deleted...]
-        <v>3226</v>
+      <c r="E95" t="s">
+        <v>358</v>
       </c>
       <c r="F95">
         <v>2014</v>
       </c>
       <c r="G95" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="H95"/>
       <c r="I95">
-        <v>6.41</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B96" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>362</v>
       </c>
       <c r="D96">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>14104</v>
+        <v>2</v>
+      </c>
+      <c r="E96" t="s">
+        <v>363</v>
       </c>
       <c r="F96">
         <v>2014</v>
       </c>
-      <c r="G96" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B97" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="D97">
-        <v>103</v>
+        <v>5</v>
       </c>
       <c r="E97">
-        <v>211903</v>
+        <v>3226</v>
       </c>
       <c r="F97">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G97" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H97">
-        <v>3.52</v>
+        <v>11.47</v>
       </c>
       <c r="I97">
-        <v>2.15</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B98" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C98" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D98">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>104</v>
+      </c>
+      <c r="E98">
+        <v>14104</v>
       </c>
       <c r="F98">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G98" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H98">
-        <v>3.66</v>
-[...1 lines deleted...]
-      <c r="I98"/>
+        <v>3.3</v>
+      </c>
+      <c r="I98">
+        <v>1.86</v>
+      </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B99" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C99" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-        <v>372</v>
+        <v>49</v>
+      </c>
+      <c r="D99">
+        <v>103</v>
+      </c>
+      <c r="E99">
+        <v>211903</v>
       </c>
       <c r="F99">
         <v>2013</v>
       </c>
-      <c r="G99"/>
-[...1 lines deleted...]
-      <c r="I99"/>
+      <c r="G99" t="s">
+        <v>372</v>
+      </c>
+      <c r="H99">
+        <v>3.52</v>
+      </c>
+      <c r="I99">
+        <v>2.15</v>
+      </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>373</v>
       </c>
       <c r="B100" t="s">
         <v>374</v>
       </c>
       <c r="C100" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100">
+        <v>88</v>
+      </c>
+      <c r="E100" t="s">
         <v>375</v>
-      </c>
-[...2 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F100">
         <v>2013</v>
       </c>
       <c r="G100" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="H100"/>
+        <v>376</v>
+      </c>
+      <c r="H100">
+        <v>3.66</v>
+      </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
+        <v>377</v>
+      </c>
+      <c r="B101" t="s">
         <v>378</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F101">
         <v>2013</v>
       </c>
-      <c r="G101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G101"/>
       <c r="H101"/>
-      <c r="I101">
-[...1 lines deleted...]
-      </c>
+      <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
+        <v>381</v>
+      </c>
+      <c r="B102" t="s">
+        <v>382</v>
+      </c>
+      <c r="C102" t="s">
         <v>383</v>
       </c>
-      <c r="B102" t="s">
+      <c r="D102"/>
+      <c r="E102" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="F102">
         <v>2013</v>
       </c>
-      <c r="G102"/>
+      <c r="G102" t="s">
+        <v>385</v>
+      </c>
       <c r="H102"/>
       <c r="I102"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>386</v>
       </c>
       <c r="B103" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>231904</v>
+        <v>387</v>
+      </c>
+      <c r="D103"/>
+      <c r="E103" t="s">
+        <v>388</v>
       </c>
       <c r="F103">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G103" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="H103"/>
       <c r="I103">
-        <v>2.57</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B104" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C104" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="D104"/>
+        <v>362</v>
+      </c>
+      <c r="D104">
+        <v>5</v>
+      </c>
       <c r="E104" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F104">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B105" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C105" t="s">
-        <v>394</v>
-[...3 lines deleted...]
-        <v>395</v>
+        <v>49</v>
+      </c>
+      <c r="D105">
+        <v>101</v>
+      </c>
+      <c r="E105">
+        <v>231904</v>
       </c>
       <c r="F105">
         <v>2012</v>
       </c>
-      <c r="G105"/>
-[...1 lines deleted...]
-      <c r="I105"/>
+      <c r="G105" t="s">
+        <v>394</v>
+      </c>
+      <c r="H105">
+        <v>3.79</v>
+      </c>
+      <c r="I105">
+        <v>2.57</v>
+      </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
+        <v>395</v>
+      </c>
+      <c r="B106" t="s">
         <v>396</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>397</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D106"/>
       <c r="E106" t="s">
         <v>398</v>
       </c>
       <c r="F106">
         <v>2012</v>
       </c>
-      <c r="G106" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
         <v>400</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>401</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D107"/>
       <c r="E107" t="s">
         <v>402</v>
       </c>
       <c r="F107">
         <v>2012</v>
       </c>
-      <c r="G107" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
         <v>404</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
+        <v>56</v>
+      </c>
+      <c r="D108">
+        <v>112</v>
+      </c>
+      <c r="E108" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F108">
         <v>2012</v>
       </c>
       <c r="G108" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="H108">
-        <v>1.52</v>
+        <v>2.21</v>
       </c>
       <c r="I108">
-        <v>1.03</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
+        <v>407</v>
+      </c>
+      <c r="B109" t="s">
         <v>408</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>127</v>
+      </c>
+      <c r="D109">
+        <v>109</v>
+      </c>
+      <c r="E109" t="s">
         <v>409</v>
-      </c>
-[...5 lines deleted...]
-        <v>43497</v>
       </c>
       <c r="F109">
         <v>2012</v>
       </c>
       <c r="G109" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-      <c r="I109"/>
+        <v>410</v>
+      </c>
+      <c r="H109">
+        <v>7.94</v>
+      </c>
+      <c r="I109">
+        <v>6.29</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>411</v>
+      </c>
+      <c r="B110" t="s">
         <v>412</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
+        <v>236</v>
+      </c>
+      <c r="D110">
+        <v>95</v>
+      </c>
+      <c r="E110" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F110">
         <v>2012</v>
       </c>
       <c r="G110" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="H110">
-        <v>3.79</v>
+        <v>1.52</v>
       </c>
       <c r="I110">
-        <v>2.57</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
+        <v>415</v>
+      </c>
+      <c r="B111" t="s">
         <v>416</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="E111" t="s">
         <v>417</v>
       </c>
+      <c r="D111"/>
+      <c r="E111">
+        <v>43497</v>
+      </c>
       <c r="F111">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G111" t="s">
         <v>418</v>
       </c>
-      <c r="H111">
+      <c r="H111"/>
+      <c r="I111"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>420</v>
+      </c>
+      <c r="C112" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112">
+        <v>100</v>
+      </c>
+      <c r="E112" t="s">
+        <v>421</v>
+      </c>
+      <c r="F112">
+        <v>2012</v>
+      </c>
+      <c r="G112" t="s">
+        <v>422</v>
+      </c>
+      <c r="H112">
+        <v>3.79</v>
+      </c>
+      <c r="I112">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" t="s">
+        <v>423</v>
+      </c>
+      <c r="B113" t="s">
+        <v>416</v>
+      </c>
+      <c r="C113" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113">
+        <v>99</v>
+      </c>
+      <c r="E113" t="s">
+        <v>424</v>
+      </c>
+      <c r="F113">
+        <v>2011</v>
+      </c>
+      <c r="G113" t="s">
+        <v>425</v>
+      </c>
+      <c r="H113">
         <v>3.84</v>
       </c>
-      <c r="I111">
+      <c r="I113">
         <v>2.81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>