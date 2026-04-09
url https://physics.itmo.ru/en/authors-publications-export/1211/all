--- v1 (2025-10-30)
+++ v2 (2026-04-09)
@@ -296,75 +296,75 @@
   <si>
     <t>Second harmonic generation in nanoparticles with Mie resonances</t>
   </si>
   <si>
     <t>012037</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012037</t>
   </si>
   <si>
     <t>Nonlinear control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.163901</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
+    <t>Nonlinear light generation in topological nanostructures</t>
+  </si>
+  <si>
+    <t>Alexander Poddubny, Alexey Slobozhanyuk, Yuri Kivshar</t>
+  </si>
+  <si>
+    <t>Nature Nanotechnology</t>
+  </si>
+  <si>
+    <t>10.1038/s41565-018-0324-7</t>
+  </si>
+  <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
-    <t>Nonlinear light generation in topological nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Valentin Milichko, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Atom-mediated spontaneous parametric down-conversion in periodic waveguides</t>
   </si>
   <si>
     <t>Alexander Poddubny, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>4724-4727</t>
   </si>
@@ -779,90 +779,90 @@
   <si>
     <t>Resonant Brillouin scattering of excitonic polaritons in multiple-quantum-well structures</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.235313</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
     <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
+    <t>Experimental investigation of magnetic Purcell factor in wire metamaterials</t>
+  </si>
+  <si>
+    <t>Alexey Slobozhanyuk, Pavel Belov, Alexander Poddubny</t>
+  </si>
+  <si>
+    <t>2014 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2014.7036442</t>
+  </si>
+  <si>
     <t>Microscopic model of the self-induced torque in metamaterials</t>
   </si>
   <si>
-    <t>2014 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/DD.2014.7036431</t>
   </si>
   <si>
-    <t>Experimental investigation of magnetic Purcell factor in wire metamaterials</t>
-[...7 lines deleted...]
-  <si>
     <t>Magnetic Purcell factor in wire metamaterials</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4872163</t>
   </si>
   <si>
     <t>Radiative Topological States in Resonant Photonic Crystals</t>
   </si>
   <si>
+    <t>Alexander Poshakinskiy, Alexander Poddubny, E. L. Ivchenko</t>
+  </si>
+  <si>
+    <t>10.1103/physrevlett.112.107403</t>
+  </si>
+  <si>
     <t>10.1103/PhysRevLett.112.107403</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1103/physrevlett.112.107403</t>
   </si>
   <si>
     <t>Splitting of emission-spectrum lines in an anisotropic medium due to self-induced torque</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.89.032508</t>
   </si>
   <si>
     <t>Phonon decay in silicon nanocrystals: Fast phonon recycling</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.125409</t>
   </si>
   <si>
     <t>Photonic spin Hall effect in hyperbolic metamaterials for polarization-controlled routing of subwavelength modes</t>
   </si>
   <si>
     <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/ncomms4226</t>
   </si>
@@ -2223,82 +2223,82 @@
       </c>
       <c r="D25">
         <v>98</v>
       </c>
       <c r="E25">
         <v>45415</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>93</v>
       </c>
       <c r="H25">
         <v>3.74</v>
       </c>
       <c r="I25">
         <v>1.5</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="E26"/>
+        <v>96</v>
+      </c>
+      <c r="D26">
+        <v>14</v>
+      </c>
+      <c r="E26">
+        <v>126</v>
+      </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="D27">
-[...4 lines deleted...]
-      </c>
+      <c r="D27"/>
+      <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
@@ -3539,159 +3539,159 @@
       <c r="C73" t="s">
         <v>251</v>
       </c>
       <c r="D73" t="s">
         <v>252</v>
       </c>
       <c r="E73" t="s">
         <v>253</v>
       </c>
       <c r="F73">
         <v>2014</v>
       </c>
       <c r="G73" t="s">
         <v>254</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0.1</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>255</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="C74" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
         <v>2014</v>
       </c>
       <c r="G74" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B75" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C75" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75">
         <v>2014</v>
       </c>
       <c r="G75" t="s">
         <v>260</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>261</v>
       </c>
       <c r="B76" t="s">
         <v>262</v>
       </c>
       <c r="C76" t="s">
         <v>263</v>
       </c>
       <c r="D76">
         <v>104</v>
       </c>
       <c r="E76">
         <v>161105</v>
       </c>
       <c r="F76">
         <v>2014</v>
       </c>
       <c r="G76" t="s">
         <v>264</v>
       </c>
       <c r="H76">
         <v>3.3</v>
       </c>
       <c r="I76">
         <v>1.86</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>265</v>
       </c>
       <c r="B77" t="s">
-        <v>53</v>
+        <v>266</v>
       </c>
       <c r="C77" t="s">
         <v>46</v>
       </c>
       <c r="D77">
         <v>112</v>
       </c>
-      <c r="E77">
-[...1 lines deleted...]
-      </c>
+      <c r="E77"/>
       <c r="F77">
         <v>2014</v>
       </c>
       <c r="G77" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H77">
         <v>7.51</v>
       </c>
       <c r="I77">
         <v>5.23</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>265</v>
       </c>
       <c r="B78" t="s">
-        <v>267</v>
+        <v>53</v>
       </c>
       <c r="C78" t="s">
         <v>46</v>
       </c>
       <c r="D78">
         <v>112</v>
       </c>
-      <c r="E78"/>
+      <c r="E78">
+        <v>107403</v>
+      </c>
       <c r="F78">
         <v>2014</v>
       </c>
       <c r="G78" t="s">
         <v>268</v>
       </c>
       <c r="H78">
         <v>7.51</v>
       </c>
       <c r="I78">
         <v>5.23</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>269</v>
       </c>
       <c r="B79" t="s">
         <v>245</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79">
         <v>89</v>
@@ -3778,51 +3778,51 @@
       </c>
       <c r="D82">
         <v>118</v>
       </c>
       <c r="E82" t="s">
         <v>278</v>
       </c>
       <c r="F82">
         <v>2014</v>
       </c>
       <c r="G82" t="s">
         <v>279</v>
       </c>
       <c r="H82">
         <v>0.88</v>
       </c>
       <c r="I82">
         <v>0.49</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>280</v>
       </c>
       <c r="B83" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C83" t="s">
         <v>50</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83" t="s">
         <v>281</v>
       </c>
       <c r="F83">
         <v>2014</v>
       </c>
       <c r="G83" t="s">
         <v>282</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>283</v>
       </c>
       <c r="B84" t="s">
         <v>284</v>