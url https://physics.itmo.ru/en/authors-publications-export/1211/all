--- v2 (2026-04-09)
+++ v3 (2026-05-15)
@@ -296,71 +296,71 @@
   <si>
     <t>Second harmonic generation in nanoparticles with Mie resonances</t>
   </si>
   <si>
     <t>012037</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012037</t>
   </si>
   <si>
     <t>Nonlinear control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.163901</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
+    <t>Edge states of bound photon pairs: Topology and interactions</t>
+  </si>
+  <si>
+    <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262139</t>
+  </si>
+  <si>
     <t>Nonlinear light generation in topological nanostructures</t>
   </si>
   <si>
     <t>Alexander Poddubny, Alexey Slobozhanyuk, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nature Nanotechnology</t>
   </si>
   <si>
     <t>10.1038/s41565-018-0324-7</t>
   </si>
   <si>
-    <t>Edge states of bound photon pairs: Topology and interactions</t>
-[...7 lines deleted...]
-  <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
     <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Atom-mediated spontaneous parametric down-conversion in periodic waveguides</t>
   </si>
   <si>
     <t>Alexander Poddubny, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Optics Letters</t>
@@ -677,56 +677,56 @@
   <si>
     <t>Alexander Chebykin, Alexey Orlov, Alexander Shalin, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.205126</t>
   </si>
   <si>
     <t>Polarization properties of optical metasurfaces of different symmetries</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.195401</t>
   </si>
   <si>
     <t>Compton-Like Polariton Scattering in Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Ivan Iorsh, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.114.185501</t>
   </si>
   <si>
     <t>Phase spectroscopy of topological invariants in photonic crystals</t>
   </si>
   <si>
+    <t>10.1103/PhysRevA.91.043830</t>
+  </si>
+  <si>
     <t>10.1103/physreva.91.043830</t>
   </si>
   <si>
-    <t>10.1103/PhysRevA.91.043830</t>
-[...1 lines deleted...]
-  <si>
     <t>Subwavelength topological edge states in optically resonant dielectric structures</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.114.123901</t>
   </si>
   <si>
     <t>Local field corrections to the spontaneous emission in arrays of Si nanocrystals</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8978/17/3/035102</t>
   </si>
   <si>
     <t>Weak lasing in one-dimensional polariton superlattices</t>
   </si>
   <si>
     <t>Proceedings of The National Academy of Sciences of The United States of America</t>
   </si>
   <si>
     <t>E1516–E1519</t>
@@ -779,68 +779,68 @@
   <si>
     <t>Resonant Brillouin scattering of excitonic polaritons in multiple-quantum-well structures</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.235313</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
     <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
+    <t>Microscopic model of the self-induced torque in metamaterials</t>
+  </si>
+  <si>
+    <t>2014 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2014.7036431</t>
+  </si>
+  <si>
     <t>Experimental investigation of magnetic Purcell factor in wire metamaterials</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
-    <t>2014 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/DD.2014.7036442</t>
   </si>
   <si>
-    <t>Microscopic model of the self-induced torque in metamaterials</t>
-[...4 lines deleted...]
-  <si>
     <t>Magnetic Purcell factor in wire metamaterials</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4872163</t>
   </si>
   <si>
     <t>Radiative Topological States in Resonant Photonic Crystals</t>
   </si>
   <si>
     <t>Alexander Poshakinskiy, Alexander Poddubny, E. L. Ivchenko</t>
   </si>
   <si>
     <t>10.1103/physrevlett.112.107403</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.112.107403</t>
   </si>
   <si>
     <t>Splitting of emission-spectrum lines in an anisotropic medium due to self-induced torque</t>
@@ -1109,69 +1109,69 @@
   <si>
     <t>Ivan Iorsh, Alexander Poddubny, Alexey Orlov, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Physics Letters A</t>
   </si>
   <si>
     <t>185-187</t>
   </si>
   <si>
     <t>10.1016/j.physleta.2011.11.001</t>
   </si>
   <si>
     <t>Spontaneous radiation of a finite-size dipole emitter in hyperbolic media</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.84.023807</t>
   </si>
   <si>
     <t>Resonant optical reflection by a periodic system of the quantum well excitons at the second quantum state</t>
   </si>
   <si>
     <t>10.1063/1.3554429</t>
   </si>
   <si>
+    <t>Theory of nonradiative transitions of hot carriers in Si/SiO2 nanocrystals</t>
+  </si>
+  <si>
+    <t>Physica Status Solidi (C) Current Topics in Solid State Physics</t>
+  </si>
+  <si>
+    <t>985-990</t>
+  </si>
+  <si>
+    <t>10.1002/pssc.201000407</t>
+  </si>
+  <si>
     <t>Excitation of erbium ions in SiO2 with Si nanocrystals via virtual Auger process</t>
   </si>
   <si>
-    <t>Physica Status Solidi (C) Current Topics in Solid State Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>1033-1037</t>
   </si>
   <si>
     <t>10.1002/pssc.201000411</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1002/pssc.201000407</t>
   </si>
   <si>
     <t>Optical transitions and energy relaxation of hot carriers in Si nanocrystals</t>
   </si>
   <si>
     <t>10.1063/1.3525375</t>
   </si>
   <si>
     <t>Switching of the photonic band gap in three-dimensional film photonic crystals based on opal-VO2 composites in the 1.3-1.6 mum spectral range</t>
   </si>
   <si>
     <t>1537-1542</t>
   </si>
   <si>
     <t>10.1134/S1063782610120018</t>
   </si>
   <si>
     <t>Nonlinear emission spectra of quantum dots strongly coupled to a photonic mode</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.82.205330</t>
   </si>
   <si>
     <t>Photonic quasicrystalline and aperiodic structures</t>
   </si>
@@ -2223,82 +2223,82 @@
       </c>
       <c r="D25">
         <v>98</v>
       </c>
       <c r="E25">
         <v>45415</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>93</v>
       </c>
       <c r="H25">
         <v>3.74</v>
       </c>
       <c r="I25">
         <v>1.5</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
         <v>95</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
+      <c r="D27">
+        <v>14</v>
+      </c>
+      <c r="E27">
+        <v>126</v>
+      </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
@@ -3230,99 +3230,99 @@
       </c>
       <c r="D62">
         <v>114</v>
       </c>
       <c r="E62">
         <v>185501</v>
       </c>
       <c r="F62">
         <v>2015</v>
       </c>
       <c r="G62" t="s">
         <v>219</v>
       </c>
       <c r="H62">
         <v>7.65</v>
       </c>
       <c r="I62">
         <v>4.66</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>220</v>
       </c>
       <c r="B63" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63">
         <v>91</v>
       </c>
-      <c r="E63"/>
+      <c r="E63">
+        <v>43830</v>
+      </c>
       <c r="F63">
         <v>2015</v>
       </c>
       <c r="G63" t="s">
         <v>221</v>
       </c>
       <c r="H63">
         <v>2.77</v>
       </c>
       <c r="I63">
-        <v>1.42</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>220</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64">
         <v>91</v>
       </c>
-      <c r="E64">
-[...1 lines deleted...]
-      </c>
+      <c r="E64"/>
       <c r="F64">
         <v>2015</v>
       </c>
       <c r="G64" t="s">
         <v>222</v>
       </c>
       <c r="H64">
         <v>2.77</v>
       </c>
       <c r="I64">
-        <v>2.2</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>223</v>
       </c>
       <c r="B65" t="s">
         <v>224</v>
       </c>
       <c r="C65" t="s">
         <v>46</v>
       </c>
       <c r="D65">
         <v>114</v>
       </c>
       <c r="E65">
         <v>123901</v>
       </c>
       <c r="F65">
         <v>2015</v>
       </c>
       <c r="G65" t="s">
         <v>225</v>
       </c>
       <c r="H65">
@@ -3539,75 +3539,75 @@
       <c r="C73" t="s">
         <v>251</v>
       </c>
       <c r="D73" t="s">
         <v>252</v>
       </c>
       <c r="E73" t="s">
         <v>253</v>
       </c>
       <c r="F73">
         <v>2014</v>
       </c>
       <c r="G73" t="s">
         <v>254</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0.1</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>255</v>
       </c>
       <c r="B74" t="s">
+        <v>245</v>
+      </c>
+      <c r="C74" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
         <v>2014</v>
       </c>
       <c r="G74" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>258</v>
+      </c>
+      <c r="B75" t="s">
         <v>259</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75">
         <v>2014</v>
       </c>
       <c r="G75" t="s">
         <v>260</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>261</v>
       </c>
       <c r="B76" t="s">
         <v>262</v>
       </c>
       <c r="C76" t="s">
         <v>263</v>
       </c>
       <c r="D76">
         <v>104</v>
       </c>
@@ -3778,51 +3778,51 @@
       </c>
       <c r="D82">
         <v>118</v>
       </c>
       <c r="E82" t="s">
         <v>278</v>
       </c>
       <c r="F82">
         <v>2014</v>
       </c>
       <c r="G82" t="s">
         <v>279</v>
       </c>
       <c r="H82">
         <v>0.88</v>
       </c>
       <c r="I82">
         <v>0.49</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>280</v>
       </c>
       <c r="B83" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C83" t="s">
         <v>50</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83" t="s">
         <v>281</v>
       </c>
       <c r="F83">
         <v>2014</v>
       </c>
       <c r="G83" t="s">
         <v>282</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>283</v>
       </c>
       <c r="B84" t="s">
         <v>284</v>