--- v3 (2026-05-15)
+++ v4 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -104,75 +104,75 @@
   <si>
     <t>Gleb Fedorovich, Alexander Poddubny, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1103/physreva.106.043723</t>
   </si>
   <si>
     <t>Doubly excited states in a chiral waveguide-QED system: description and properties</t>
   </si>
   <si>
     <t>Ekaterina Vlasiuk, Alexander Poddubny, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012070</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012070</t>
   </si>
   <si>
     <t>Topological and Localized States in Waveguide Quantum Electrodynamics</t>
   </si>
   <si>
-    <t>Janet Zhong, Alexander V. Poshakinskiy, Yongguan Ke, Nikita Olekhno, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Janet Zhong, Alexander V. Poshakinskiy, Yongguan Ke, Nikita Olekhno, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fth1p.3</t>
   </si>
   <si>
     <t>Topological excitations and bound photon pairs in a superconducting quantum metamaterial</t>
   </si>
   <si>
     <t>Ilya S. Besedin, Maxim Gorlach, Nikolay N. Abramov, Ivan Tsitsilin, Ilya N. Moskalenko, Alina A. Dobronosova, Dmitry O. Moskalev, Alexey R. Matanin, Nikita S. Smirnov, Ilya A. Rodionov, Alexander Poddubny, Alexey V. Ustinov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.103.224520</t>
   </si>
   <si>
     <t>Quantum Hall phases emerging from atom–photon interactions</t>
   </si>
   <si>
-    <t>Alexander V. Poshakinskiy, Janet Zhong, Yongguan Ke, Nikita Olekhno, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Alexander V. Poshakinskiy, Janet Zhong, Yongguan Ke, Nikita Olekhno, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>npj Quantum Information</t>
   </si>
   <si>
     <t>10.1038/s41534-021-00372-8</t>
   </si>
   <si>
     <t>Interaction-induced topological phases of photons interacting with atoms</t>
   </si>
   <si>
     <t>Frontiers in Optics / Laser Science</t>
   </si>
   <si>
     <t>10.1364/fio.2020.fm5a.2</t>
   </si>
   <si>
     <t>Waveguide Quantum Optomechanics: Parity-Time Phase Transitions in Ultrastrong Coupling Regime</t>
   </si>
   <si>
     <t>Ivan Iorsh, Alexander Poshakinskiy, Alexander Poddubny</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
@@ -182,63 +182,63 @@
   <si>
     <t>Resonant Optomechanical Tension and Crumpling of 2D Crystals</t>
   </si>
   <si>
     <t>Ivan D. Avdeev, Alexander Poddubny, Alexander Poshakinskiy</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.0c00881</t>
   </si>
   <si>
     <t>Quasiflat band enabling subradiant two-photon bound states</t>
   </si>
   <si>
     <t>Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/physreva.101.043845</t>
   </si>
   <si>
     <t>Photon-Mediated Localization in Two-Level Qubit Arrays</t>
   </si>
   <si>
-    <t>Janet Zhong, Nikita Olekhno, Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Janet Zhong, Nikita Olekhno, Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>093604</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.124.093604</t>
   </si>
   <si>
     <t>Inelastic Scattering of Photon Pairs in Qubit Arrays with Subradiant States</t>
   </si>
   <si>
-    <t>Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/physrevlett.123.253601</t>
   </si>
   <si>
     <t>Edge states of photon pairs in cavity arrays with spatially modulated nonlinearity</t>
   </si>
   <si>
     <t>053813</t>
   </si>
   <si>
     <t>10.1103/physreva.100.053813</t>
   </si>
   <si>
     <t>Photonic quadrupole topological phases</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>692-696</t>
   </si>
@@ -284,455 +284,443 @@
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
     <t>Analogue simulation of two-body quantum dynamics with classical setup</t>
   </si>
   <si>
     <t>1092(1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012045</t>
   </si>
   <si>
     <t>Second harmonic generation in nanoparticles with Mie resonances</t>
   </si>
   <si>
     <t>012037</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012037</t>
   </si>
   <si>
     <t>Nonlinear control of electromagnetic topological edge states</t>
   </si>
   <si>
-    <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.163901</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
     <t>Nonlinear light generation in topological nanostructures</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Alexander Poddubny, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Nanotechnology</t>
   </si>
   <si>
     <t>10.1038/s41565-018-0324-7</t>
   </si>
   <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Atom-mediated spontaneous parametric down-conversion in periodic waveguides</t>
   </si>
   <si>
     <t>Alexander Poddubny, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>4724-4727</t>
   </si>
   <si>
     <t>10.1364/OL.42.004724</t>
   </si>
   <si>
     <t>Fano resonances in photonics</t>
   </si>
   <si>
-    <t>Mikhail Limonov, Mikhail Rybin, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Mikhail Limonov, Mikhail Rybin, Alexander Poddubny</t>
   </si>
   <si>
     <t>543–554</t>
   </si>
   <si>
     <t>doi:10.1038/nphoton.2017.142</t>
   </si>
   <si>
     <t>Photonic topological edge states in metallic and all-dielectric structures</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny</t>
   </si>
   <si>
     <t>2017 IEEE Int. Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</t>
   </si>
   <si>
     <t>doi: 10.1109/APUSNCURSINRSM.2017.8072070</t>
   </si>
   <si>
     <t>Valley and spin splittings in PbSe nanowires</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.96.085310</t>
   </si>
   <si>
     <t>Topological edge states of bound photon pairs</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.053866</t>
   </si>
   <si>
     <t>Phonoritonic Crystals with a Synthetic Magnetic Field for an Acoustic Diode</t>
   </si>
   <si>
     <t>10.1103/physrevlett.118.156801</t>
   </si>
   <si>
     <t>Phonoritonic crystals with synthetic magnetic field for acoustic diode</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.118.156801</t>
   </si>
   <si>
     <t>Interaction-induced two-photon edge states in an extended Hubbard model realized in a cavity array</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.033831</t>
   </si>
   <si>
     <t>Resonant optical properties of AlGaAs/GaAs multiple-quantum-well based Bragg structure at the second quantum state</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.4978252</t>
   </si>
   <si>
     <t>Edge states and topological phase transitions in chains of dielectric nanoparticles</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.201603190</t>
   </si>
   <si>
     <t>Multiple Quantum Wells for PT-Symmetric Phononic Crystals</t>
   </si>
   <si>
     <t>Poshakinskiy, A. V., Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.117.224302</t>
   </si>
   <si>
     <t>Multiple Quantum Wells forPT-Symmetric Phononic Crystals</t>
   </si>
   <si>
     <t>10.1103/physrevlett.117.224302</t>
   </si>
   <si>
     <t>Metasurfaces provide a new way for building magnetic resonance imaging scanners</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Yuri Kivshar, Alexander Poddubny, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>375-376</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7695896</t>
   </si>
   <si>
     <t>Generation of Photon-Plasmon Quantum States in Nonlinear Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Alexander Poddubny, Ivan Iorsh, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.117.123901</t>
   </si>
   <si>
     <t>Tuning Optical Properties of Ge Nanocrystals by Si Shell</t>
   </si>
   <si>
     <t>Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18901-18908</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.6b05753</t>
   </si>
   <si>
     <t>Enhanced photonic spin Hall effect with subwavelength topological edge states</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Anton Samusev, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Anton Samusev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>656–664</t>
   </si>
   <si>
     <t>10.1002/lpor.201600042</t>
   </si>
   <si>
     <t>Biexciton-mediated superradiant photon blockade</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.93.033856</t>
   </si>
   <si>
     <t>Nonradiative and radiative Förster energy transfer between quantum dots</t>
   </si>
   <si>
     <t>Journal of Experimental and Theoretical Physics</t>
   </si>
   <si>
     <t>531-538</t>
   </si>
   <si>
     <t>10.1134/S1063776116030092</t>
   </si>
   <si>
     <t>Enhancement of magnetic resonance imaging with metasurfaces</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>1832-1838</t>
   </si>
   <si>
     <t>10.1002/adma.201504270</t>
   </si>
   <si>
     <t>Polariton Resonances for Ultrastrong Coupling Cavity Optomechanics inGaAs/AlAsMultiple Quantum Wells</t>
   </si>
   <si>
     <t>B. Jusserand, Alexander Poddubny, Alexander Poshakinskiy</t>
   </si>
   <si>
     <t>10.1103/physrevlett.115.267402</t>
   </si>
   <si>
     <t>Polariton Resonances for Ultrastrong Coupling Cavity Optomechanics in GaAs/AlAs Multiple Quantum Wells</t>
   </si>
   <si>
     <t>Alexander Poddubny,  Poshakinskiy, A. V.</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.115.267402</t>
   </si>
   <si>
     <t>Subwavelength topological states of light</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Optics and Photonics News</t>
   </si>
   <si>
     <t>Anomalous polarization conversion in arrays of ultrathin ferromagnetic nanowires</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Ilya Yagupov, Alexey Slobozhanyuk, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexander Poddubny, Ilya Yagupov, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.214436</t>
   </si>
   <si>
     <t>Circular dichroism induced by Fano resonances in planar chiral oligomers</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>137–146</t>
   </si>
   <si>
     <t>10.1002/lpor.201500222</t>
   </si>
   <si>
     <t>Usage of meta-resonators for improvement of magnetic resonance imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Alexander Poddubny, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354880</t>
   </si>
   <si>
     <t>Annular wire metamaterial resonators for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Alexander Poddubny, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>2015 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2015.7369199</t>
   </si>
   <si>
     <t>Collective Förster energy transfer modified by the planar metallic mirror</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.155418</t>
   </si>
   <si>
     <t>An antenna model for the Purcell effect</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/srep12956</t>
   </si>
   <si>
     <t>Resonant Energy Transfer in Si Nanocrystal Solids</t>
   </si>
   <si>
     <t>19565-19570</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.5b06339</t>
   </si>
   <si>
     <t>Fano Resonance Enhanced Nonreciprocal Absorption and Scattering of Light</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>745-757</t>
   </si>
   <si>
     <t>10.3390/photonics2020745</t>
   </si>
   <si>
     <t>Mapping plasmonic topological states at the nanoscale</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>11904-11908</t>
   </si>
   <si>
     <t>10.1039/C5NR00231A</t>
   </si>
   <si>
     <t>Strong Purcell effect in anisotropic epsilon-near-zero metamaterials</t>
   </si>
   <si>
     <t>Alexander Chebykin, Alexey Orlov, Alexander Shalin, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.205126</t>
   </si>
   <si>
     <t>Polarization properties of optical metasurfaces of different symmetries</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.195401</t>
   </si>
   <si>
     <t>Compton-Like Polariton Scattering in Hyperbolic Metamaterials</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Ivan Iorsh, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.114.185501</t>
   </si>
   <si>
     <t>Phase spectroscopy of topological invariants in photonic crystals</t>
   </si>
   <si>
+    <t>10.1103/physreva.91.043830</t>
+  </si>
+  <si>
     <t>10.1103/PhysRevA.91.043830</t>
   </si>
   <si>
-    <t>10.1103/physreva.91.043830</t>
-[...1 lines deleted...]
-  <si>
     <t>Subwavelength topological edge states in optically resonant dielectric structures</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/PhysRevLett.114.123901</t>
   </si>
   <si>
     <t>Local field corrections to the spontaneous emission in arrays of Si nanocrystals</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8978/17/3/035102</t>
   </si>
   <si>
     <t>Weak lasing in one-dimensional polariton superlattices</t>
   </si>
   <si>
     <t>Proceedings of The National Academy of Sciences of The United States of America</t>
   </si>
   <si>
     <t>E1516–E1519</t>
   </si>
   <si>
     <t>10.1073/pnas.1502666112</t>
   </si>
   <si>
     <t>Control of Forster energy transfer in the vicinity of metallic surfaces and hyperbolic metamaterials</t>
@@ -764,180 +752,177 @@
   <si>
     <t>373-375</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948564</t>
   </si>
   <si>
     <t>Self-induced torque in discrete uniaxial metamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.90.035106</t>
   </si>
   <si>
     <t>Resonant Brillouin scattering of excitonic polaritons in multiple-quantum-well structures</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.235313</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
     <t>Microscopic model of the self-induced torque in metamaterials</t>
   </si>
   <si>
     <t>2014 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2014.7036431</t>
   </si>
   <si>
     <t>Experimental investigation of magnetic Purcell factor in wire metamaterials</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1109/DD.2014.7036442</t>
   </si>
   <si>
     <t>Magnetic Purcell factor in wire metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4872163</t>
   </si>
   <si>
     <t>Radiative Topological States in Resonant Photonic Crystals</t>
   </si>
   <si>
     <t>Alexander Poshakinskiy, Alexander Poddubny, E. L. Ivchenko</t>
   </si>
   <si>
     <t>10.1103/physrevlett.112.107403</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.112.107403</t>
   </si>
   <si>
     <t>Splitting of emission-spectrum lines in an anisotropic medium due to self-induced torque</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.89.032508</t>
   </si>
   <si>
     <t>Phonon decay in silicon nanocrystals: Fast phonon recycling</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.125409</t>
   </si>
   <si>
     <t>Photonic spin Hall effect in hyperbolic metamaterials for polarization-controlled routing of subwavelength modes</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/ncomms4226</t>
   </si>
   <si>
     <t>Time-dependent photon correlations for incoherently pumped quantum dot strongly coupled to the cavity mode</t>
   </si>
   <si>
     <t>205-216</t>
   </si>
   <si>
     <t>10.1134/S1063776114020186</t>
   </si>
   <si>
     <t>Topological Majorana states in zigzag chains of plasmonic nanoparticles</t>
   </si>
   <si>
     <t>101–105</t>
   </si>
   <si>
     <t>10.1021/ph4000949</t>
   </si>
   <si>
     <t>Hyperbolic metamaterials</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Ivan Iorsh, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexander Poddubny, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>948–957</t>
   </si>
   <si>
     <t>10.1038/nphoton.2013.243</t>
   </si>
   <si>
     <t>Revisiting the physics of Fano resonances for nanoparticle oligomers</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.88.053819</t>
   </si>
   <si>
     <t>Carrier dynamics in Si nanocrystals in an SiO2 matrix investigated by transient light absorption</t>
   </si>
   <si>
     <t>de Boer W. D. A. M.,  de Jong E. M. L. D., Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.88.155304</t>
   </si>
   <si>
     <t>Electric and magnetic dipole radiation and Purcell effect in hyperbolic metamaterials</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>88060T-1</t>
   </si>
   <si>
     <t>10.1117/12.2023857</t>
   </si>
   <si>
     <t>Self-Induced Torque in Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>036804(1-5)</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.111.036804</t>
   </si>
   <si>
     <t>Thermally Activated Emission from Direct Bandgap-Like Silicon Quantum Dots</t>
   </si>
   <si>
     <t>ECS Journal of Solid State Science and Technology</t>
   </si>
@@ -983,153 +968,153 @@
   <si>
     <t>Purcell effect in wire metamaterials</t>
   </si>
   <si>
     <t>035136(1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.87.035136</t>
   </si>
   <si>
     <t>Surface brightens up Si quantum dots: direct bandgap-like size-tunable emission</t>
   </si>
   <si>
     <t>Light: Science and Applications</t>
   </si>
   <si>
     <t>e47-e47</t>
   </si>
   <si>
     <t>10.1038/lsa.2013.3</t>
   </si>
   <si>
     <t>Fano interference governs wave transport in disordered systems</t>
   </si>
   <si>
-    <t>Alexander Poddubny, Mikhail Rybin, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Alexander Poddubny, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1038/ncomms1924</t>
   </si>
   <si>
     <t>Modeling of hyperbolic metamaterials with two-dimensional transmission lines</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>2012 7th European Microwave Integrated Circuit Conference</t>
   </si>
   <si>
     <t>838-840</t>
   </si>
   <si>
     <t>Hyperbolic transmission-line metamaterials</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>073116(1-5)</t>
   </si>
   <si>
     <t>10.1063/1.4758287</t>
   </si>
   <si>
     <t>Tailoring and enhancing spontaneous two-photon emission using resonant plasmonic nanostructures</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.86.033826</t>
   </si>
   <si>
     <t>Green function for hyperbolic media</t>
   </si>
   <si>
     <t>023848 (1-9)</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.86.023848</t>
   </si>
   <si>
     <t>Microscopic model of Purcell enhancement in hyperbolic metamaterials</t>
   </si>
   <si>
     <t>035148 (1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.86.035148</t>
   </si>
   <si>
     <t>Anomalous suppression of valley splittings in lead salt nanocrystals without inversion center</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.86.035324</t>
   </si>
   <si>
     <t>Purcell Effect, Surface Modes and Nonlocality in Hyperbolic Metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>QTh1A.5</t>
   </si>
   <si>
     <t>10.1364/QELS.2012.QTh1A.5</t>
   </si>
   <si>
     <t>Wood anomalies in resonant photonic quasicrystals</t>
   </si>
   <si>
     <t>10.1117/12.922042</t>
   </si>
   <si>
     <t>Self-trapped exciton state in Si nanocrystals revealed by induced absorption</t>
   </si>
   <si>
     <t>161409(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.85.161409</t>
   </si>
   <si>
     <t>Multiphonon relaxation of moderately excited carriers in Si/SiO2 nanocrystals</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.85.085432</t>
   </si>
   <si>
     <t>Effect of continuous and pulsed pumping on entangled photon pair generation in semiconductor microcavities</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.85.075311</t>
   </si>
   <si>
     <t>Spontaneous emission enhancement in metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Alexander Poddubny, Alexey Orlov, Pavel Belov, Yuri Kivshar</t>
+    <t>Ivan Iorsh, Alexander Poddubny, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>Physics Letters A</t>
   </si>
   <si>
     <t>185-187</t>
   </si>
   <si>
     <t>10.1016/j.physleta.2011.11.001</t>
   </si>
   <si>
     <t>Spontaneous radiation of a finite-size dipole emitter in hyperbolic media</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.84.023807</t>
   </si>
   <si>
     <t>Resonant optical reflection by a periodic system of the quantum well excitons at the second quantum state</t>
   </si>
   <si>
     <t>10.1063/1.3554429</t>
   </si>
   <si>
     <t>Theory of nonradiative transitions of hot carriers in Si/SiO2 nanocrystals</t>
   </si>
@@ -2549,2200 +2534,2200 @@
       </c>
       <c r="D37">
         <v>121</v>
       </c>
       <c r="E37">
         <v>103101</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>132</v>
       </c>
       <c r="H37">
         <v>2.18</v>
       </c>
       <c r="I37">
         <v>0.74</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38">
         <v>1603190</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H38">
         <v>9.6</v>
       </c>
       <c r="I38">
         <v>3.83</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39">
         <v>117</v>
       </c>
       <c r="E39">
         <v>224302</v>
       </c>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H39">
         <v>8.46</v>
       </c>
       <c r="I39">
         <v>4.2</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
         <v>75</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
         <v>117</v>
       </c>
       <c r="E40"/>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="H40">
         <v>8.46</v>
       </c>
       <c r="I40">
         <v>4.2</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F41">
         <v>2016</v>
       </c>
       <c r="G41" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>46</v>
       </c>
       <c r="D42">
         <v>117</v>
       </c>
       <c r="E42">
         <v>123901</v>
       </c>
       <c r="F42">
         <v>2016</v>
       </c>
       <c r="G42" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H42">
         <v>8.46</v>
       </c>
       <c r="I42">
         <v>4.2</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>53</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D43">
         <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H43">
         <v>4.54</v>
       </c>
       <c r="I43">
         <v>1.96</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D44">
         <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F44">
         <v>2016</v>
       </c>
       <c r="G44" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H44">
         <v>8.43</v>
       </c>
       <c r="I44">
         <v>4.01</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45">
         <v>93</v>
       </c>
       <c r="E45">
         <v>33856</v>
       </c>
       <c r="F45">
         <v>2016</v>
       </c>
       <c r="G45" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H45">
         <v>2.93</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>53</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D46">
         <v>122</v>
       </c>
       <c r="E46" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F46">
         <v>2016</v>
       </c>
       <c r="G46" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H46">
         <v>1.2</v>
       </c>
       <c r="I46">
         <v>0.51</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" t="s">
         <v>165</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F47">
         <v>2016</v>
       </c>
       <c r="G47" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H47">
         <v>19.79</v>
       </c>
       <c r="I47">
         <v>9.18</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C48" t="s">
         <v>46</v>
       </c>
       <c r="D48">
         <v>115</v>
       </c>
       <c r="E48"/>
       <c r="F48">
         <v>2015</v>
       </c>
       <c r="G48" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="H48">
         <v>7.65</v>
       </c>
       <c r="I48">
         <v>4.66</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>46</v>
       </c>
       <c r="D49">
         <v>115</v>
       </c>
       <c r="E49">
         <v>267402</v>
       </c>
       <c r="F49">
         <v>2015</v>
       </c>
       <c r="G49" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H49">
         <v>7.65</v>
       </c>
       <c r="I49">
         <v>4.66</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
         <v>176</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50">
         <v>61</v>
       </c>
       <c r="F50">
         <v>2015</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
         <v>92</v>
       </c>
       <c r="E51">
         <v>214436</v>
       </c>
       <c r="F51">
         <v>2015</v>
       </c>
       <c r="G51" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H51">
         <v>3.72</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="C52" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D52">
         <v>10</v>
       </c>
       <c r="E52" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F52">
         <v>2015</v>
       </c>
       <c r="G52" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H52">
         <v>7.49</v>
       </c>
       <c r="I52">
         <v>4.21</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
         <v>2015</v>
       </c>
       <c r="G53" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54">
         <v>2015</v>
       </c>
       <c r="G54" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B55" t="s">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>92</v>
       </c>
       <c r="E55">
         <v>155418</v>
       </c>
       <c r="F55">
         <v>2015</v>
       </c>
       <c r="G55" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H55">
         <v>3.72</v>
       </c>
       <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="C56" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56">
         <v>12956</v>
       </c>
       <c r="F56">
         <v>2015</v>
       </c>
       <c r="G56" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H56">
         <v>5.23</v>
       </c>
       <c r="I56">
         <v>2.03</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>53</v>
       </c>
       <c r="C57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D57">
         <v>119</v>
       </c>
       <c r="E57" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F57">
         <v>2015</v>
       </c>
       <c r="G57" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H57">
         <v>4.51</v>
       </c>
       <c r="I57">
         <v>1.89</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="C58" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F58">
         <v>2015</v>
       </c>
       <c r="G58" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B59" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C59" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D59">
         <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F59">
         <v>2015</v>
       </c>
       <c r="G59" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H59">
         <v>7.76</v>
       </c>
       <c r="I59">
         <v>2.77</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>91</v>
       </c>
       <c r="E60">
         <v>205126</v>
       </c>
       <c r="F60">
         <v>2015</v>
       </c>
       <c r="G60" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="H60">
         <v>3.72</v>
       </c>
       <c r="I60"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B61" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61">
         <v>91</v>
       </c>
       <c r="E61">
         <v>195401</v>
       </c>
       <c r="F61">
         <v>2015</v>
       </c>
       <c r="G61" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H61">
         <v>3.72</v>
       </c>
       <c r="I61">
         <v>2.76</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B62" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C62" t="s">
         <v>46</v>
       </c>
       <c r="D62">
         <v>114</v>
       </c>
       <c r="E62">
         <v>185501</v>
       </c>
       <c r="F62">
         <v>2015</v>
       </c>
       <c r="G62" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H62">
         <v>7.65</v>
       </c>
       <c r="I62">
         <v>4.66</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B63" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63">
         <v>91</v>
       </c>
-      <c r="E63">
-[...1 lines deleted...]
-      </c>
+      <c r="E63"/>
       <c r="F63">
         <v>2015</v>
       </c>
       <c r="G63" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H63">
         <v>2.77</v>
       </c>
       <c r="I63">
-        <v>2.2</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64">
         <v>91</v>
       </c>
-      <c r="E64"/>
+      <c r="E64">
+        <v>43830</v>
+      </c>
       <c r="F64">
         <v>2015</v>
       </c>
       <c r="G64" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="H64">
         <v>2.77</v>
       </c>
       <c r="I64">
-        <v>1.42</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>142</v>
       </c>
       <c r="C65" t="s">
         <v>46</v>
       </c>
       <c r="D65">
         <v>114</v>
       </c>
       <c r="E65">
         <v>123901</v>
       </c>
       <c r="F65">
         <v>2015</v>
       </c>
       <c r="G65" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="H65">
         <v>7.65</v>
       </c>
       <c r="I65">
         <v>4.66</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
         <v>53</v>
       </c>
       <c r="C66" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66">
         <v>35102</v>
       </c>
       <c r="F66">
         <v>2015</v>
       </c>
       <c r="G66" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H66">
         <v>2.06</v>
       </c>
       <c r="I66">
         <v>1.11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
         <v>53</v>
       </c>
       <c r="C67" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D67">
         <v>112</v>
       </c>
       <c r="E67" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F67">
         <v>2015</v>
       </c>
       <c r="G67" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H67">
         <v>9.42</v>
       </c>
       <c r="I67">
         <v>6.81</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B68" t="s">
         <v>53</v>
       </c>
       <c r="C68" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D68">
         <v>178</v>
       </c>
       <c r="E68" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="F68">
         <v>2014</v>
       </c>
       <c r="G68" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H68">
         <v>4.61</v>
       </c>
       <c r="I68">
         <v>1.73</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69">
         <v>90</v>
       </c>
       <c r="E69">
         <v>23854</v>
       </c>
       <c r="F69">
         <v>2014</v>
       </c>
       <c r="G69" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="H69">
         <v>2.81</v>
       </c>
       <c r="I69">
         <v>2.31</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="C70" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F70">
         <v>2014</v>
       </c>
       <c r="G70" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B71" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71">
         <v>90</v>
       </c>
       <c r="E71">
         <v>35106</v>
       </c>
       <c r="F71">
         <v>2014</v>
       </c>
       <c r="G71" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="H71">
         <v>3.74</v>
       </c>
       <c r="I71">
         <v>2.81</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
         <v>53</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>89</v>
       </c>
       <c r="E72">
         <v>235313</v>
       </c>
       <c r="F72">
         <v>2014</v>
       </c>
       <c r="G72" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H72">
         <v>3.74</v>
       </c>
       <c r="I72">
         <v>2.81</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
+        <v>246</v>
+      </c>
+      <c r="C73" t="s">
+        <v>247</v>
+      </c>
+      <c r="D73" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F73">
         <v>2014</v>
       </c>
       <c r="G73" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0.1</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C74" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
         <v>2014</v>
       </c>
       <c r="G74" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B75" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C75" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75">
         <v>2014</v>
       </c>
       <c r="G75" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B76" t="s">
-        <v>262</v>
+        <v>142</v>
       </c>
       <c r="C76" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D76">
         <v>104</v>
       </c>
       <c r="E76">
         <v>161105</v>
       </c>
       <c r="F76">
         <v>2014</v>
       </c>
       <c r="G76" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H76">
         <v>3.3</v>
       </c>
       <c r="I76">
         <v>1.86</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B77" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C77" t="s">
         <v>46</v>
       </c>
       <c r="D77">
         <v>112</v>
       </c>
       <c r="E77"/>
       <c r="F77">
         <v>2014</v>
       </c>
       <c r="G77" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="H77">
         <v>7.51</v>
       </c>
       <c r="I77">
         <v>5.23</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>53</v>
       </c>
       <c r="C78" t="s">
         <v>46</v>
       </c>
       <c r="D78">
         <v>112</v>
       </c>
       <c r="E78">
         <v>107403</v>
       </c>
       <c r="F78">
         <v>2014</v>
       </c>
       <c r="G78" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="H78">
         <v>7.51</v>
       </c>
       <c r="I78">
         <v>5.23</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79">
         <v>89</v>
       </c>
       <c r="E79">
         <v>32508</v>
       </c>
       <c r="F79">
         <v>2014</v>
       </c>
       <c r="G79" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H79">
         <v>2.81</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>53</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
         <v>89</v>
       </c>
       <c r="E80">
         <v>125409</v>
       </c>
       <c r="F80">
         <v>2014</v>
       </c>
       <c r="G80" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="H80">
         <v>3.74</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C81" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D81">
         <v>5</v>
       </c>
       <c r="E81">
         <v>3226</v>
       </c>
       <c r="F81">
         <v>2014</v>
       </c>
       <c r="G81" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H81">
         <v>11.47</v>
       </c>
       <c r="I81">
         <v>6.41</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>53</v>
       </c>
       <c r="C82" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D82">
         <v>118</v>
       </c>
       <c r="E82" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F82">
         <v>2014</v>
       </c>
       <c r="G82" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="H82">
         <v>0.88</v>
       </c>
       <c r="I82">
         <v>0.49</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>98</v>
       </c>
       <c r="C83" t="s">
         <v>50</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F83">
         <v>2014</v>
       </c>
       <c r="G83" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C84" t="s">
         <v>67</v>
       </c>
       <c r="D84">
         <v>7</v>
       </c>
       <c r="E84" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="F84">
         <v>2013</v>
       </c>
       <c r="G84" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="H84">
         <v>29.96</v>
       </c>
       <c r="I84">
         <v>13.68</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B85" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85">
         <v>88</v>
       </c>
       <c r="E85">
         <v>53819</v>
       </c>
       <c r="F85">
         <v>2013</v>
       </c>
       <c r="G85" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="H85">
         <v>2.99</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86">
         <v>88</v>
       </c>
       <c r="E86">
         <v>155304</v>
       </c>
       <c r="F86">
         <v>2013</v>
       </c>
       <c r="G86" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H86">
         <v>3.66</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C87" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D87">
         <v>8806</v>
       </c>
       <c r="E87" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="F87">
         <v>2013</v>
       </c>
       <c r="G87" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>0.25</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B88" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C88" t="s">
         <v>46</v>
       </c>
       <c r="D88">
         <v>111</v>
       </c>
       <c r="E88" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="F88">
         <v>2013</v>
       </c>
       <c r="G88" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="H88">
         <v>7.73</v>
       </c>
       <c r="I88">
         <v>5.68</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B89" t="s">
         <v>53</v>
       </c>
       <c r="C89" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D89">
         <v>53</v>
       </c>
       <c r="E89" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="F89">
         <v>2013</v>
       </c>
       <c r="G89" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="H89">
         <v>0.92</v>
       </c>
       <c r="I89">
         <v>0.4</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B90" t="s">
         <v>53</v>
       </c>
       <c r="C90" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D90">
         <v>55</v>
       </c>
       <c r="E90" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F90">
         <v>2013</v>
       </c>
       <c r="G90" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="H90">
         <v>0.78</v>
       </c>
       <c r="I90">
         <v>0.46</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B91" t="s">
         <v>53</v>
       </c>
       <c r="C91" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91">
         <v>25016</v>
       </c>
       <c r="F91">
         <v>2013</v>
       </c>
       <c r="G91" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="H91">
         <v>3.67</v>
       </c>
       <c r="I91">
         <v>2.87</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B92" t="s">
         <v>53</v>
       </c>
       <c r="C92" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D92">
         <v>47</v>
       </c>
       <c r="E92" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="F92">
         <v>2013</v>
       </c>
       <c r="G92" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="H92">
         <v>0.71</v>
       </c>
       <c r="I92">
         <v>0.43</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C93" t="s">
         <v>35</v>
       </c>
       <c r="D93">
         <v>87</v>
       </c>
       <c r="E93" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F93">
         <v>2013</v>
       </c>
       <c r="G93" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="H93">
         <v>3.66</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B94" t="s">
         <v>53</v>
       </c>
       <c r="C94" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D94">
         <v>2</v>
       </c>
       <c r="E94" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="F94">
         <v>2013</v>
       </c>
       <c r="G94" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="H94">
         <v>8.48</v>
       </c>
       <c r="I94">
         <v>5.62</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B95" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C95" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D95">
         <v>3</v>
       </c>
       <c r="E95">
         <v>914</v>
       </c>
       <c r="F95">
         <v>2012</v>
       </c>
       <c r="G95" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="H95">
         <v>10.02</v>
       </c>
       <c r="I95">
         <v>5.87</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B96" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C96" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="F96">
         <v>2012</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B97" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C97" t="s">
         <v>131</v>
       </c>
       <c r="D97">
         <v>112</v>
       </c>
       <c r="E97" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="F97">
         <v>2012</v>
       </c>
       <c r="G97" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H97">
         <v>2.21</v>
       </c>
       <c r="I97">
         <v>1.31</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B98" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98">
         <v>86</v>
       </c>
       <c r="E98">
         <v>33826</v>
       </c>
       <c r="F98">
         <v>2012</v>
       </c>
       <c r="G98" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="H98">
         <v>3.04</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B99" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99">
         <v>86</v>
       </c>
       <c r="E99" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="F99">
         <v>2012</v>
       </c>
       <c r="G99" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="H99">
         <v>3.04</v>
       </c>
       <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B100" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>86</v>
       </c>
       <c r="E100" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="F100">
         <v>2012</v>
       </c>
       <c r="G100" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="H100">
         <v>3.77</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
         <v>53</v>
       </c>
       <c r="C101" t="s">
         <v>35</v>
       </c>
       <c r="D101">
         <v>86</v>
       </c>
       <c r="E101">
         <v>35324</v>
       </c>
       <c r="F101">
         <v>2012</v>
       </c>
       <c r="G101" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="H101">
         <v>3.77</v>
       </c>
       <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B102" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C102" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F102">
         <v>2012</v>
       </c>
       <c r="G102" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0.1</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B103" t="s">
         <v>53</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
       <c r="D103">
         <v>83</v>
       </c>
       <c r="E103">
         <v>75106</v>
       </c>
       <c r="F103">
         <v>2012</v>
       </c>
       <c r="G103" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="H103">
         <v>3.77</v>
       </c>
       <c r="I103"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B104" t="s">
         <v>53</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104">
         <v>85</v>
       </c>
       <c r="E104" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F104">
         <v>2012</v>
       </c>
       <c r="G104" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="H104">
         <v>3.77</v>
       </c>
       <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B105" t="s">
         <v>53</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
         <v>85</v>
       </c>
       <c r="E105">
         <v>85432</v>
       </c>
       <c r="F105">
         <v>2012</v>
       </c>
       <c r="G105" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="H105">
         <v>3.77</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B106" t="s">
         <v>53</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106">
         <v>85</v>
       </c>
       <c r="E106">
         <v>75311</v>
       </c>
       <c r="F106">
         <v>2012</v>
       </c>
       <c r="G106" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="H106">
         <v>3.77</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B107" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C107" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D107">
         <v>376</v>
       </c>
       <c r="E107" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F107">
         <v>2012</v>
       </c>
       <c r="G107" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="H107">
         <v>1.77</v>
       </c>
       <c r="I107">
         <v>0.79</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B108" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108">
         <v>84</v>
       </c>
       <c r="E108">
         <v>23807</v>
       </c>
       <c r="F108">
         <v>2011</v>
       </c>
       <c r="G108" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="H108">
         <v>2.88</v>
       </c>
       <c r="I108"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B109" t="s">
         <v>53</v>
       </c>
       <c r="C109" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D109">
         <v>98</v>
       </c>
       <c r="E109">
         <v>73112</v>
       </c>
       <c r="F109">
         <v>2011</v>
       </c>
       <c r="G109" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="H109">
         <v>3.84</v>
       </c>
       <c r="I109">
         <v>2.81</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B110" t="s">
         <v>53</v>
       </c>
       <c r="C110" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D110">
         <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F110">
         <v>2011</v>
       </c>
       <c r="G110" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="H110"/>
       <c r="I110"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B111" t="s">
         <v>53</v>
       </c>
       <c r="C111" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D111">
         <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F111">
         <v>2011</v>
       </c>
       <c r="G111" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H111"/>
       <c r="I111"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B112" t="s">
         <v>53</v>
       </c>
       <c r="C112" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D112">
         <v>97</v>
       </c>
       <c r="E112">
         <v>231116</v>
       </c>
       <c r="F112">
         <v>2010</v>
       </c>
       <c r="G112" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H112">
         <v>3.84</v>
       </c>
       <c r="I112">
         <v>2.92</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B113" t="s">
         <v>53</v>
       </c>
       <c r="C113" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D113">
         <v>44</v>
       </c>
       <c r="E113" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="F113">
         <v>2010</v>
       </c>
       <c r="G113" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H113">
         <v>0.61</v>
       </c>
       <c r="I113">
         <v>0.26</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B114" t="s">
         <v>53</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
         <v>82</v>
       </c>
       <c r="E114">
         <v>205330</v>
       </c>
       <c r="F114">
         <v>2010</v>
       </c>
       <c r="G114" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="H114">
         <v>3.77</v>
       </c>
       <c r="I114"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B115" t="s">
         <v>53</v>
       </c>
       <c r="C115" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D115">
         <v>42</v>
       </c>
       <c r="E115" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F115">
         <v>2010</v>
       </c>
       <c r="G115" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="H115">
         <v>1.81</v>
       </c>
       <c r="I115">
         <v>0.57</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B116" t="s">
         <v>53</v>
       </c>
       <c r="C116" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D116">
         <v>90</v>
       </c>
       <c r="E116" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="F116">
         <v>2010</v>
       </c>
       <c r="G116" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="H116">
         <v>1.56</v>
       </c>
       <c r="I116">
         <v>0.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>