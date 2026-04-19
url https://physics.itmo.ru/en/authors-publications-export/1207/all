--- v4 (2026-03-22)
+++ v5 (2026-04-19)
@@ -179,104 +179,104 @@
   <si>
     <t>Artem Dmitriev, Alina Rozenblit, Anastasiya Molodtsova, Ekaterina Puhtina, Oleg Burmistrov, Dmitry Filonov, Anton Souslov, Nikita Olekhno</t>
   </si>
   <si>
     <t>2021 International Conference Engineering and Telecommunication (En&amp;T)</t>
   </si>
   <si>
     <t>10.1109/ent50460.2021.9681775</t>
   </si>
   <si>
     <t>Optimizing self-rotating bristle-bots for active matter implementation with robotic swarms</t>
   </si>
   <si>
     <t>V A Porvatov, Alina Rozenblit, Alexey Dmitriev, Oleg Burmistrov, D A Petrova, G Yu Gritsenko, Ekaterina Puhtina, Egor Kretov, Dmitry Filonov, A Souslov, Nikita Olekhno</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012202</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2086/1/012202</t>
   </si>
   <si>
+    <t>Superscattering for non-spherical objects</t>
+  </si>
+  <si>
+    <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012073</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012073</t>
+  </si>
+  <si>
+    <t>Miniaturized all-angle accessible RIFD tag</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>012092</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012092</t>
+  </si>
+  <si>
     <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012136</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012136</t>
   </si>
   <si>
-    <t>Superscattering for non-spherical objects</t>
-[...20 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012092</t>
+    <t>Anapole-enabled RFID security against far-field attacks</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
     <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
   </si>
   <si>
     <t>10.1063/5.0064480</t>
   </si>
   <si>
-    <t>Anapole-enabled RFID security against far-field attacks</t>
-[...10 lines deleted...]
-  <si>
     <t>Hardware RFID security for preventing far-field attacks</t>
   </si>
   <si>
     <t>Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>10.1109/tap.2021.3118846</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>High-Permittivity Ceramic Tags Miniaturization for Long-Range RFID Applications</t>
@@ -848,75 +848,75 @@
   <si>
     <t>Light coupling in microwave metamaterials</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine, Yuri Kivshar</t>
   </si>
   <si>
     <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>190-192</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808996</t>
   </si>
   <si>
     <t>Superdirective magnetic nanoantennas with effect of light steering: Theory and experiment</t>
   </si>
   <si>
     <t>2013 SBMO/IEEE MTT-S International Microwave &amp; Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2013.6646491</t>
   </si>
   <si>
+    <t>Photosensitive SRR-metamaterials</t>
+  </si>
+  <si>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Lapine</t>
+  </si>
+  <si>
+    <t>IEEE Antennas and Propagation Society, AP-S International Symposium (Digest)</t>
+  </si>
+  <si>
+    <t>1190-1191</t>
+  </si>
+  <si>
+    <t>10.1109/APS.2013.6711255</t>
+  </si>
+  <si>
     <t>Ultracompact all-dielectric superdirective antennas: Theory and experiment</t>
   </si>
   <si>
     <t>Pavel Belov, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar</t>
   </si>
   <si>
-    <t>IEEE Antennas and Propagation Society, AP-S International Symposium (Digest)</t>
-[...1 lines deleted...]
-  <si>
     <t>138-139</t>
   </si>
   <si>
     <t>10.1109/APS.2013.6710730</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/APS.2013.6711255</t>
   </si>
   <si>
     <t>Hyperbolic transmission-line metamaterials</t>
   </si>
   <si>
     <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>073116(1-5)</t>
   </si>
   <si>
     <t>10.1063/1.4758287</t>
   </si>
   <si>
     <t>Light-controllable magnetic metamaterials based on loaded split-ring resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Proceedings of the 2012 IEEE International Symposium on Antennas and Propagation</t>
   </si>
@@ -1693,211 +1693,211 @@
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>2015</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15">
         <v>2021</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D16">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H16">
-        <v>3.97</v>
+        <v>7.92</v>
       </c>
       <c r="I16">
-        <v>1.03</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="D17">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>119</v>
+      </c>
+      <c r="E17">
+        <v>193504</v>
+      </c>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I17">
-        <v>2.12</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>75</v>
       </c>
       <c r="H18">
         <v>4.82</v>
       </c>
       <c r="I18">
         <v>2.13</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>77</v>
       </c>
       <c r="H19">
         <v>4.93</v>
       </c>
       <c r="I19">
         <v>1.53</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20">
         <v>119</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
         <v>80</v>
       </c>
       <c r="H20">
         <v>3.97</v>
       </c>
       <c r="I20">
         <v>1.03</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>81</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>84</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22"/>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
         <v>86</v>
       </c>
       <c r="H22">
         <v>4.93</v>
       </c>
       <c r="I22">
         <v>1.53</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>87</v>
       </c>
@@ -2015,51 +2015,51 @@
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>103</v>
       </c>
       <c r="H27">
         <v>4.39</v>
       </c>
       <c r="I27">
         <v>1.65</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28">
         <v>102</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
         <v>106</v>
       </c>
       <c r="H28">
         <v>4.04</v>
       </c>
       <c r="I28">
         <v>1.78</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>107</v>
       </c>