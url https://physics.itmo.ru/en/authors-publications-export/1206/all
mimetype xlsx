--- v0 (2025-10-11)
+++ v1 (2026-06-26)
@@ -74,51 +74,51 @@
   <si>
     <t>041304(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.041304</t>
   </si>
   <si>
     <t>Guided modes in a spatially dispersive wire medium slab</t>
   </si>
   <si>
     <t>Alexander Ageyskiy, Ivan Iorsh, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>1753-1760</t>
   </si>
   <si>
     <t>10.1364/JOSAB.31.001753</t>
   </si>
   <si>
     <t>Quarter-wavelength nanorod lens based on internal imaging</t>
   </si>
   <si>
-    <t>Alexander Ageyskiy, Stanislav Maslovski, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexander Ageyskiy, Stanislav Maslovski, Pavel Belov</t>
   </si>
   <si>
     <t>033105(1-5)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.85.033105</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">