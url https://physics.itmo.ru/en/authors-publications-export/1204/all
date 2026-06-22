--- v0 (2025-10-11)
+++ v1 (2026-06-22)
@@ -59,51 +59,51 @@
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Observation of optical domino modes in arrays of non-resonant plasmonic nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Anton Samusev, Pavel Voroshilov, Ivan Mukhin, Michael Guzhva, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>91632R</t>
   </si>
   <si>
     <t>10.1117/12.2061675</t>
   </si>
   <si>
     <t>Enhanced light trapping with optical nanoantennas for thin-film solar cells</t>
   </si>
   <si>
-    <t>Pavel Voroshilov, Michael Guzhva, Pavel Belov, Yuri Kivshar</t>
+    <t>Pavel Voroshilov, Michael Guzhva, Pavel Belov</t>
   </si>
   <si>
     <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>49-51</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808949</t>
   </si>
   <si>
     <t>Fabrication and experimental study of metal nanoantennas for photoabsorption increasing in active layer of thin-film solar cell (in Russian)</t>
   </si>
   <si>
     <t>Михаил Гужва, Дмитрий Пермяков, Павел Ворошилов, Софья Франк</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>4(86)</t>
   </si>
   <si>
     <t>Enhanced efficiency of light-trapping nanoantenna arrays for thin-film solar cells</t>
   </si>