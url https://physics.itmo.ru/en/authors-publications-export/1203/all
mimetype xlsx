--- v0 (2025-10-10)
+++ v1 (2026-05-05)
@@ -83,51 +83,51 @@
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012063</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012063</t>
   </si>
   <si>
     <t>Reconfigurable c-Si/Au hybrid nanoantenna</t>
   </si>
   <si>
     <t>Alexander Chebykin, Anastasia Zalogina, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998035</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhancement of Light Absorption and Photoluminescence from Hybrid Perovskite Films and Metasurfaces</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Valentin Milichko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Alexander Chebykin, Arthur Ishteev, Filipp Komissarenko, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>12486-12493</t>
   </si>
   <si>
     <t>10.1039/c7nr01631j</t>
   </si>
   <si>
     <t>Enhancement of the Purcell factor in multiperiodic hyperboliclike metamaterials</t>
   </si>
   <si>
     <t>Alexander Chebykin, Ivan Iorsh, Alexey Orlov, Pavel Belov, Sergei Zhukovsky</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.93.033855</t>
   </si>
   <si>
     <t>Spatial dispersion in metamaterials based on three-dimensional arrays of spheres and disks</t>
   </si>
@@ -581,51 +581,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>