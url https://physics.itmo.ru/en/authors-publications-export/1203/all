--- v1 (2026-05-05)
+++ v2 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -149,120 +149,117 @@
   <si>
     <t>Strong Purcell effect in anisotropic epsilon-near-zero metamaterials</t>
   </si>
   <si>
     <t>Alexander Chebykin, Alexey Orlov, Alexander Shalin, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.205126</t>
   </si>
   <si>
     <t>Purcell effect in extremely anisotropic elliptic metamaterials (in Russian)</t>
   </si>
   <si>
     <t>Александр Чебыкин, Алексей Орлов, Фабиан Хайслер, Ксения Барышникова, Павел Белов</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>9-14</t>
   </si>
   <si>
     <t>Nonlocal effective parameters of multilayered metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexander Chebykin, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>115420(1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.86.115420</t>
   </si>
   <si>
     <t>Purcell Effect, Surface Modes and Nonlocality in Hyperbolic Metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>QTh1A.5</t>
   </si>
   <si>
     <t>10.1364/QELS.2012.QTh1A.5</t>
   </si>
   <si>
     <t>Nonlocal effective medium model for multilayered metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Stanislav Maslovski, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexander Chebykin, Alexey Orlov, Stanislav Maslovski, Pavel Belov</t>
   </si>
   <si>
     <t>115438 (1-9)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.84.115438</t>
   </si>
   <si>
     <t>Validity range of model of effective medium for describing layered metal-dielectric nanostructured metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>938-950</t>
   </si>
   <si>
     <t>10.1134/S0030400X10120192</t>
   </si>
   <si>
     <t>Strong spatial dispersion in nanostructured multilayered metal-dielectric optical metamaterials</t>
   </si>
   <si>
     <t>Alexey Orlov, Alexander Chebykin, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>77540E(1-7)</t>
   </si>
   <si>
     <t>10.1117/12.860175</t>
   </si>
   <si>
     <t>Nonlocal homogenization theory of multilayered metal-dielectric nanostructured optical metamaterials (in Russian)</t>
   </si>
   <si>
-    <t>Александр Чебыкин, Алексей Орлов, Юрий Кившар, Павел Белов</t>
+    <t>Александр Чебыкин, Алексей Орлов, Павел Белов</t>
   </si>
   <si>
     <t>Proceedings of national research center of photonics and optical informatics</t>
   </si>
   <si>
     <t>92-112</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -939,116 +936,116 @@
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>84</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13">
         <v>2011</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13">
         <v>3.69</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D14">
         <v>109</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F14">
         <v>2010</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H14">
         <v>0.57</v>
       </c>
       <c r="I14">
         <v>0.27</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D15">
         <v>7754</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F15">
         <v>2010</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F16">
         <v>2010</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>