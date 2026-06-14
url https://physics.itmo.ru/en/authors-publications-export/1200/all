--- v1 (2025-10-26)
+++ v2 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -113,123 +113,123 @@
   <si>
     <t>Ionically Gated Small-Molecule OPV: Interfacial Doping of Charge Collector and Transport Layer</t>
   </si>
   <si>
     <t>Danila S. Saranin, Abolfazl Mahmudpur, Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.0c17865</t>
   </si>
   <si>
     <t>Giant Enhancement of Radiative Recombination in Perovskite Light-Emitting Diodes with Plasmonic Core-Shell Nanoparticles</t>
   </si>
   <si>
     <t>Mikhail Masharin, Aleksander Berestennikov, Daniele Barettin, Pavel Voroshilov, Konstantin Ladutenko, Aldo Di Carlo, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11010045</t>
   </si>
   <si>
+    <t>Improvement of methylammonium lead iodide based perovskite solar cells by phosphorus doped silicon nanoparticles</t>
+  </si>
+  <si>
+    <t>Aleksandra Furasova, Pavel Voroshilov, Sergey Makarov, Anvar Zakhidov, Aldo Di Carlo</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020034</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031779</t>
+  </si>
+  <si>
     <t>Numerical study of purcell effect enhancement for CsPbBr3 perovskite cubic particle</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Pavel Voroshilov, Sergey Makarov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020128</t>
   </si>
   <si>
     <t>10.1063/5.0031764</t>
   </si>
   <si>
-    <t>Improvement of methylammonium lead iodide based perovskite solar cells by phosphorus doped silicon nanoparticles</t>
-[...10 lines deleted...]
-  <si>
     <t>Laser-printed hollow nanostructures for nonlinear plasmonics</t>
   </si>
   <si>
     <t>Artem Cherepakhin, Dmitrii V. Pavlov, Ivan Shishkin, Pavel Voroshilov, Sergey Makarov, Aleksandr A. Kuchmizhak</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>041108</t>
   </si>
   <si>
     <t>10.1063/5.0016173</t>
   </si>
   <si>
     <t>Stimulated Raman scattering from Mie-resonant subwavelength nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>5786–5791</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.0c01646</t>
   </si>
   <si>
     <t>Fluorescence quenching by plasmonic nanoantennas</t>
   </si>
   <si>
     <t>M. S. M. Mollaei, Pavel Voroshilov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.101.245421</t>
   </si>
   <si>
     <t>Active meta-optics and nanophotonics with halide perovskites</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Pavel Voroshilov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Aleksander Berestennikov, Pavel Voroshilov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>031307</t>
   </si>
   <si>
     <t>10.1063/1.5107449</t>
   </si>
   <si>
     <t>Engineering the Charge Transport Properties of Resonant Silicon Nanoparticles in Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Ivan Mukhin, Konstantin Ladutenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/ente.201900877</t>
   </si>
   <si>
     <t>Light Trapping Enhancement by Silver Nanoantennas in Organic Solar Cells</t>
   </si>
   <si>
     <t>Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
@@ -365,177 +365,174 @@
   <si>
     <t>433-436</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948586</t>
   </si>
   <si>
     <t>Nanoantennas for enhanced light trapping in transparent organic solar cells</t>
   </si>
   <si>
     <t>Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Modern Optics</t>
   </si>
   <si>
     <t>1743-1748</t>
   </si>
   <si>
     <t>10.1080/09500340.2014.940019</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
     <t>Photonic spin Hall effect in hyperbolic metamaterials for polarization-controlled routing of subwavelength modes</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/ncomms4226</t>
   </si>
   <si>
     <t>Enhanced light trapping with optical nanoantennas for thin-film solar cells</t>
   </si>
   <si>
-    <t>Pavel Voroshilov, Michael Guzhva, Pavel Belov, Yuri Kivshar</t>
+    <t>Pavel Voroshilov, Michael Guzhva, Pavel Belov</t>
   </si>
   <si>
     <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>49-51</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808949</t>
   </si>
   <si>
     <t>Photovoltaic absorption enhancement in thin-film solar cells by non-resonant beam collimation by submicron dielectric particles</t>
   </si>
   <si>
     <t>103104(1-6)</t>
   </si>
   <si>
     <t>10.1063/1.4820573</t>
   </si>
   <si>
     <t>Fabrication and experimental study of metal nanoantennas for photoabsorption increasing in active layer of thin-film solar cell (in Russian)</t>
   </si>
   <si>
     <t>Михаил Гужва, Дмитрий Пермяков, Павел Ворошилов, Софья Франк</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>4(86)</t>
   </si>
   <si>
     <t>Enhanced efficiency of light-trapping nanoantenna arrays for thin-film solar cells</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>A714–A725</t>
   </si>
   <si>
     <t>10.1364/OE.21.00A714</t>
   </si>
   <si>
     <t>Light-controllable magnetic metamaterials based on loaded split-ring resonators</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of the 2012 IEEE International Symposium on Antennas and Propagation</t>
   </si>
   <si>
     <t>10.1109/APS.2012.6348088</t>
   </si>
   <si>
     <t>Purcell Effect, Surface Modes and Nonlocality in Hyperbolic Metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>QTh1A.5</t>
   </si>
   <si>
     <t>10.1364/QELS.2012.QTh1A.5</t>
   </si>
   <si>
     <t>Controlling split-ring resonators with light</t>
   </si>
   <si>
     <t>251914 (1-3)</t>
   </si>
   <si>
     <t>10.1063/1.3671617</t>
   </si>
   <si>
     <t>Efficiency of subwavelength imaging with multisegment nanolens</t>
   </si>
   <si>
-    <t>Pavel Voroshilov, Yuri Kivshar, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Journal of Nanophotonics</t>
   </si>
   <si>
     <t>053516(1-10)</t>
   </si>
   <si>
     <t>10.1117/1.3611407</t>
   </si>
   <si>
     <t>Engineered optical nonlocality in nanostructured metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Pavel Voroshilov, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Orlov, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>045424(1-4)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.84.045424</t>
   </si>
   <si>
     <t>Nonlocality in multilayered metal-dielectric optical metamaterials</t>
   </si>
   <si>
     <t>CLEO: 2011 - Laser Science to Photonic Applications</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1781,110 +1778,110 @@
       </c>
       <c r="D34">
         <v>99</v>
       </c>
       <c r="E34" t="s">
         <v>151</v>
       </c>
       <c r="F34">
         <v>2011</v>
       </c>
       <c r="G34" t="s">
         <v>152</v>
       </c>
       <c r="H34">
         <v>3.84</v>
       </c>
       <c r="I34">
         <v>2.81</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>153</v>
       </c>
       <c r="B35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F35">
         <v>2011</v>
       </c>
       <c r="G35" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H35">
         <v>1.57</v>
       </c>
       <c r="I35">
         <v>1.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
         <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F36">
         <v>2011</v>
       </c>
       <c r="G36" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H36">
         <v>3.69</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>158</v>
+      </c>
+      <c r="C37" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D37"/>
       <c r="E37">
         <v>43497</v>
       </c>
       <c r="F37">
         <v>2011</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>