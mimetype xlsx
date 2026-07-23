--- v2 (2026-06-14)
+++ v3 (2026-07-23)
@@ -113,75 +113,75 @@
   <si>
     <t>Ionically Gated Small-Molecule OPV: Interfacial Doping of Charge Collector and Transport Layer</t>
   </si>
   <si>
     <t>Danila S. Saranin, Abolfazl Mahmudpur, Pavel Voroshilov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.0c17865</t>
   </si>
   <si>
     <t>Giant Enhancement of Radiative Recombination in Perovskite Light-Emitting Diodes with Plasmonic Core-Shell Nanoparticles</t>
   </si>
   <si>
     <t>Mikhail Masharin, Aleksander Berestennikov, Daniele Barettin, Pavel Voroshilov, Konstantin Ladutenko, Aldo Di Carlo, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11010045</t>
   </si>
   <si>
+    <t>Numerical study of purcell effect enhancement for CsPbBr3 perovskite cubic particle</t>
+  </si>
+  <si>
+    <t>Pavel Tonkaev, Pavel Voroshilov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020128</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031764</t>
+  </si>
+  <si>
     <t>Improvement of methylammonium lead iodide based perovskite solar cells by phosphorus doped silicon nanoparticles</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Sergey Makarov, Anvar Zakhidov, Aldo Di Carlo</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020034</t>
   </si>
   <si>
     <t>10.1063/5.0031779</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0031764</t>
   </si>
   <si>
     <t>Laser-printed hollow nanostructures for nonlinear plasmonics</t>
   </si>
   <si>
     <t>Artem Cherepakhin, Dmitrii V. Pavlov, Ivan Shishkin, Pavel Voroshilov, Sergey Makarov, Aleksandr A. Kuchmizhak</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>041108</t>
   </si>
   <si>
     <t>10.1063/5.0016173</t>
   </si>
   <si>
     <t>Stimulated Raman scattering from Mie-resonant subwavelength nanoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>