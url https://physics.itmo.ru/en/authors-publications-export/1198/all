--- v2 (2026-03-13)
+++ v3 (2026-06-01)
@@ -233,74 +233,74 @@
   <si>
     <t>10.1109/iceaa.2019.8879340</t>
   </si>
   <si>
     <t>Surface and Volumetric Modes of Resonators Based on Periodic Wires for MRI Applications</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Georgiy Solomakha, Anna Hurshkainen, Alexey Slobozhanyuk, Alena Shchelokova, Alexandr Kozachenko, Irina Melchakova</t>
   </si>
   <si>
     <t>2019 13th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
   <si>
     <t>A Quantitative Study of a New RF-coil for 7 Tesla Small-Animal Imaging</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Irina Melchakova, Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</t>
   </si>
   <si>
     <t>10.1109/apusncursinrsm.2018.8609429</t>
   </si>
   <si>
+    <t>Ultrahigh field magnetic resonance imaging: new frontiers and possibilities in human imaging</t>
+  </si>
+  <si>
+    <t>Mikhail Zubkov, Anna Andreychenko, Egor Kretov, Georgiy Solomakha, Irina Melchakova, Pavel Belov, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>Physics-Uspekhi</t>
+  </si>
+  <si>
+    <t>1214-1232</t>
+  </si>
+  <si>
+    <t>10.3367/UFNe.2018.12.038505</t>
+  </si>
+  <si>
     <t>A Radiofrequency Coil Based on Hybridized Modes Two Resonant Dipoles</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012142</t>
   </si>
   <si>
-    <t>Ultrahigh field magnetic resonance imaging: new frontiers and possibilities in human imaging</t>
-[...13 lines deleted...]
-  <si>
     <t>Tunability methods for magnetic resonance imaging applications of metasurfaces</t>
   </si>
   <si>
     <t>Alena Shchelokova, Ekaterina Brui, Stanislav Glybovski, Alexey Slobozhanyuk, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2018.8534104</t>
   </si>
   <si>
     <t>Feasibility of metasurface assisted magnetic resonance spectroscopy at 1.5 T</t>
   </si>
   <si>
     <t>Ekaterina Brui, Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Anna Andreychenko</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012015</t>
   </si>
   <si>
     <t>Mode hopping in arrays of resonant thin wires over a dielectric interface</t>
@@ -353,173 +353,173 @@
   <si>
     <t>10.1002/mrm.27485</t>
   </si>
   <si>
     <t>Small animal whole-body imaging with metamaterial-inspired RF coil</t>
   </si>
   <si>
     <t>31(8)</t>
   </si>
   <si>
     <t>e3952</t>
   </si>
   <si>
     <t>10.1002/nbm.3952</t>
   </si>
   <si>
     <t>An inductively-coupled volumetric resonator based on wire metamaterials for local sensitivity enhancement on a 3 T MRI system</t>
   </si>
   <si>
     <t>Alena Shchelokova,  SUSHKOV IVAN V., Irina Melchakova, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Magnetic resonance and its applications.spinus - 2018</t>
   </si>
   <si>
+    <t>Metasurface-based wireless coils for magnetic resonance imaging</t>
+  </si>
+  <si>
+    <t>Alena Shchelokova, Alexey Slobozhanyuk, Stanislav Glybovski, Mikhail Zubkov, Ekaterina Brui, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2017 IEEE Int. Conf. on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
+  </si>
+  <si>
+    <t>10.1109/COMCAS.2017.8244854</t>
+  </si>
+  <si>
     <t>Hybridized eigenmodes of periodic wire arrays and their application in radiofrequency coils for preclinical MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
-    <t>Metasurface-based wireless coils for magnetic resonance imaging</t>
-[...10 lines deleted...]
-  <si>
     <t>Volumetric Wireless Coil Based on Periodically Coupled Split-Loop Resonators for Clinical Wrist Imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Stanislav Glybovski, Mikhail Zubkov, Ekaterina Brui, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>1726-1737</t>
   </si>
   <si>
     <t>10.1002/mrm.27140</t>
   </si>
   <si>
     <t>Adjustable subwavelength metasurface-inspired resonator for magnetic resonance imaging</t>
   </si>
   <si>
     <t>Ekaterina Brui, Alena Shchelokova, Mikhail Zubkov, Irina Melchakova, Stanislav Glybovski, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Physica Status Solidi (A) Applications and Materials</t>
   </si>
   <si>
     <t>10.1002/pssa.201700788</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
   </si>
   <si>
     <t>10.1038/s41598-018-27327-y</t>
   </si>
   <si>
     <t>Locally enhanced image quality with tunable hybrid metasurfaces</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Stanislav Glybovski, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Stanislav Glybovski, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.9.014020</t>
   </si>
   <si>
     <t>A metasolenoid-like resonator for MRI applications</t>
   </si>
   <si>
     <t>Alena Shchelokova, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>82-84</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107846</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
     <t>Tunable hybrid metasurfaces for MRI applications</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>doi: 10.1063/1.4998062</t>
   </si>
   <si>
     <t>Tunable hybrid metasurfaces for image quality enhancement</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Yuri Kivshar, Alena Shchelokova, Irina Melchakova, Stanislav Glybovski, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Alena Shchelokova, Irina Melchakova, Stanislav Glybovski, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE Int. Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</t>
   </si>
   <si>
     <t>doi: 10.1109/APUSNCURSINRSM.2017.8072791</t>
   </si>
   <si>
+    <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
+  </si>
+  <si>
+    <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998040</t>
+  </si>
+  <si>
     <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998028</t>
   </si>
   <si>
-    <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
-[...7 lines deleted...]
-  <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
     <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>193-197</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756840</t>
@@ -545,90 +545,90 @@
   <si>
     <t>Alena Shchelokova, Alexey Slobozhanyuk, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>1397-1398</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7696405</t>
   </si>
   <si>
     <t>Element Decoupling of 7T Dipole Body Arrays by EBG Metasurface Structures: Experimental Verification</t>
   </si>
   <si>
     <t>87-96</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2016.05.017</t>
   </si>
   <si>
     <t>Enhancement of magnetic resonance imaging with metasurfaces</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>1832-1838</t>
   </si>
   <si>
     <t>10.1002/adma.201504270</t>
   </si>
   <si>
     <t>Electromagnetic bandgap metasurfaces for decoupling of elements of MRI body coil array at 7 Tesla</t>
   </si>
   <si>
     <t>Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354836</t>
   </si>
   <si>
     <t>Decoupling capabilities of mushroom-type high-impedance metasurfaces in 7T MRI applications</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova</t>
   </si>
   <si>
     <t>2015 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2015.7369220</t>
   </si>
   <si>
     <t>Annular wire metamaterial resonators for Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Alexander Poddubny, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Alexey Slobozhanyuk, Irina Melchakova, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/IMOC.2015.7369199</t>
   </si>
   <si>
     <t>SNR enhancement by resonant metasurfaces: experimental verification in 1.5 T clinical MRI</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Alena Shchelokova, Alexander Sokolov, Irina Melchakova, Alexey Slobozhanyuk, Alexandr Kozachenko, Pavel Belov</t>
   </si>
   <si>
     <t>Magnetic Resonance Mat. in Physics, Biology and Medicine. Book of Abstracts ESMRMB 2015 32nd Ed</t>
   </si>
   <si>
     <t>220-221</t>
   </si>
   <si>
     <t>10.1007/s10334-015-0487-2</t>
   </si>
   <si>
     <t>Capacitively-loaded metasurfaces and their application in magnetic resonance imaging</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Alena Shchelokova, Alexandr Kozachenko, Alexey Slobozhanyuk, Irina Melchakova, Pavel Belov</t>
   </si>
@@ -1554,96 +1554,96 @@
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" t="s">
         <v>71</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2019</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="D18">
-        <v>12142</v>
-[...2 lines deleted...]
-        <v>12142</v>
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
       </c>
       <c r="F18">
         <v>2018</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>77</v>
+      </c>
+      <c r="H18">
+        <v>3.09</v>
+      </c>
       <c r="I18">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="D19">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12142</v>
+      </c>
+      <c r="E19">
+        <v>12142</v>
       </c>
       <c r="F19">
         <v>2018</v>
       </c>
       <c r="G19" t="s">
         <v>80</v>
       </c>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
-        <v>0.73</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2018</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
@@ -1998,51 +1998,51 @@
       </c>
       <c r="B34" t="s">
         <v>135</v>
       </c>
       <c r="C34" t="s">
         <v>136</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
         <v>137</v>
       </c>
       <c r="F34">
         <v>2017</v>
       </c>
       <c r="G34" t="s">
         <v>138</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>139</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C35" t="s">
         <v>136</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>140</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="s">
         <v>142</v>
       </c>
@@ -2076,78 +2076,78 @@
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>147</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>148</v>
       </c>
       <c r="B38" t="s">
         <v>149</v>
       </c>
       <c r="C38" t="s">
         <v>142</v>
       </c>
       <c r="D38">
         <v>1874</v>
       </c>
       <c r="E38">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>150</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>0.17</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>142</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>153</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.17</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>155</v>
       </c>
       <c r="C40" t="s">
         <v>156</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40">
@@ -2383,51 +2383,51 @@
       </c>
       <c r="C50" t="s">
         <v>199</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
         <v>200</v>
       </c>
       <c r="F50">
         <v>2015</v>
       </c>
       <c r="G50" t="s">
         <v>201</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>203</v>
       </c>
       <c r="C51" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D51">
         <v>185</v>
       </c>
       <c r="E51" t="s">
         <v>204</v>
       </c>
       <c r="F51">
         <v>2015</v>
       </c>
       <c r="G51" t="s">
         <v>205</v>
       </c>
       <c r="H51">
         <v>2.13</v>
       </c>
       <c r="I51">
         <v>0.87</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>206</v>
       </c>
       <c r="B52" t="s">