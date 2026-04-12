--- v1 (2025-10-30)
+++ v2 (2026-04-12)
@@ -119,51 +119,51 @@
   <si>
     <t>Abolfazl Mahmudpur, Alexandr Marunchenko, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Electronic Materials</t>
   </si>
   <si>
     <t>10.1002/aelm.202400396</t>
   </si>
   <si>
     <t>Extreme Electron‐Photon Interaction in Disordered Perovskites</t>
   </si>
   <si>
     <t>Sergey S. Kharintsev, Elina I. Battalova, Ivan Matchenya, Albert G. Nasibulin, Alexandr Marunchenko, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405709</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Charge Trapping and Defect Dynamics as Origin of Memory Effects in Metal Halide Perovskite Memlumors</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Jitendra Kumar, Alexander Kiligaridis, Shraddha M. Rao, Dmitry Tatarinov, Ivan Matchenya, Elizaveta Sapozhnikova, Ran Ji, Oscar Telschow, Julius Brunner, Alexey Yulin, Anatoly Pushkarev, Yana Vaynzof, Ivan G. Scheblykin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>6256-6265</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.4c00985</t>
   </si>
   <si>
     <t>Memlumor: A Luminescent Memory Device for Energy-Efficient Photonic Neuromorphic Computing</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>Ivan Matchenya, Alexandr Marunchenko, Nikita A. Sizykh, Andrei V. Zenkevich, Albert G. Nasibulin, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
   </si>
   <si>
     <t>10.1117/12.3009477</t>
   </si>
   <si>
     <t>Mixed Ionic‐Electronic Conduction Enables Halide‐Perovskite Electroluminescent Photodetector</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Valeriy Kondratiev, Anatoly Pushkarev, Soslan Khubezhov, Mikhail Baranov, Albert Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202300141</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal infrared photodetector</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101145</t>
   </si>
   <si>
     <t>Free-Standing Carbon Nanotube Thin Film for Multifunctional Halide-Perovskite Optoelectronics</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Alexey Yulin, Mikhail Baranov, A. G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Bulletin of the Russian Academy of Sciences: Physics</t>
   </si>
   <si>
     <t>S127-S130</t>
   </si>
   <si>
     <t>10.3103/s1062873822700538</t>
   </si>
   <si>
     <t>Single‐Walled Carbon Nanotube Thin Film for Flexible and Highly Responsive Perovskite Photodetector</t>
   </si>