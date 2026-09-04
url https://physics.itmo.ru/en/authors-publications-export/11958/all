--- v2 (2026-04-12)
+++ v3 (2026-09-04)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
   </si>
   <si>
     <t>Short‐Term Bienenstock‐Cooper‐Munro Learning in Optoelectrically‐Driven Flexible Halide Perovskite Single Crystal Memristors</t>
   </si>
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Classification of 5-bit Binary Light Pulse Sequences Using Photoluminescence of Metal Halide Perovskite Memlumors</t>
   </si>
   <si>
     <t>Jitendra Kumar, Daniel Lizotte, Alexandr Marunchenko, Dmitry Tatarinov, Shivam Singh, Yana Vaynzof, Ivan. G. Scheblykin</t>
   </si>
   <si>
     <t>ACS Energy Letters</t>
   </si>
   <si>
     <t>3729-3734</t>
   </si>
@@ -563,484 +578,513 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>656</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>14.19</v>
+        <v>49.96</v>
       </c>
       <c r="I2">
-        <v>4.66</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="E3" t="s">
         <v>16</v>
       </c>
+      <c r="D3">
+        <v>9</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>23.1</v>
+        <v>14.19</v>
       </c>
       <c r="I3">
-        <v>8.63</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
         <v>23.1</v>
       </c>
       <c r="I4">
         <v>8.63</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>6.22</v>
+        <v>23.1</v>
       </c>
       <c r="I5">
-        <v>1.84</v>
+        <v>8.63</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H6">
         <v>6.22</v>
       </c>
       <c r="I6">
         <v>1.84</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H7">
-        <v>7.07</v>
+        <v>6.22</v>
       </c>
       <c r="I7">
-        <v>2.25</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>16.81</v>
+        <v>7.07</v>
       </c>
       <c r="I8">
-        <v>5.39</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H9">
-        <v>9.6</v>
+        <v>16.81</v>
       </c>
       <c r="I9">
-        <v>2.13</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="E10" t="s">
         <v>41</v>
       </c>
+      <c r="D10">
+        <v>5</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10">
-        <v>6.89</v>
+        <v>9.6</v>
       </c>
       <c r="I10">
-        <v>1.85</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D11"/>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H11">
-        <v>22.0</v>
+        <v>6.89</v>
       </c>
       <c r="I11">
-        <v>7.86</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="E12"/>
+        <v>20</v>
+      </c>
+      <c r="D12">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
       <c r="F12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>51</v>
+      </c>
+      <c r="H12">
+        <v>22.0</v>
+      </c>
+      <c r="I12">
+        <v>7.86</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H14">
-        <v>3.16</v>
+        <v>10.95</v>
       </c>
       <c r="I14">
-        <v>0.47</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="E15" t="s">
         <v>62</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
+        <v>101145</v>
       </c>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>63</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>3.16</v>
+      </c>
+      <c r="I15">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>66</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="D16">
+        <v>86</v>
+      </c>
+      <c r="E16" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16">
+        <v>2023</v>
+      </c>
+      <c r="G16" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>2109834</v>
       </c>
-      <c r="F16">
+      <c r="F17">
         <v>2022</v>
       </c>
-      <c r="G16" t="s">
-[...2 lines deleted...]
-      <c r="H16">
+      <c r="G17" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17">
         <v>19.92</v>
       </c>
-      <c r="I16">
+      <c r="I17">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>