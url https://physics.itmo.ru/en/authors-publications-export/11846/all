--- v0 (2025-10-10)
+++ v1 (2026-06-17)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Radiation of breathing vortex electron packets in magnetic field</t>
+  </si>
+  <si>
+    <t>Georgii Zmaga, Georgii Sizykh, Dmitriy Grosman, Qi Meng, Liping Zou, Pengming Zhang, Dmitry Karlovets</t>
+  </si>
+  <si>
+    <t>Physical Review A</t>
+  </si>
+  <si>
+    <t>10.1103/mkff-zlsf</t>
   </si>
   <si>
     <t>Molecular detection using plasmonic nanostructures of particular geometry</t>
   </si>
   <si>
     <t>Georgii Zmaga, Artem Kuzmin, Yali Sun, Qi Pan, Meng Su, Yanlin Song, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>2024 International Conference Laser Optics (ICLO)</t>
   </si>
   <si>
     <t>356-356</t>
   </si>
   <si>
     <t>10.1109/iclo59702.2024.10624508</t>
   </si>
   <si>
     <t>Machine Learning-Assisted High-Throughput Identification and Quantification of Protein Biomarkers with Printed Heterochains</t>
   </si>
   <si>
     <t>Xiangyu Pan, Zeying Zhang, Yang Yun, Xu Zhang, Yali Sun, Zixuan Zhang, Huadong Wang, Xu Yang, Zhiyu Tan, Yaqi Yang, Hongfei Xie, Bogdan Bogdanov, Georgii Zmaga, Pavel Senyushkin, Xuemei Wei, Yanlin Song, Meng Su</t>
   </si>
   <si>
     <t>Journal of the American Chemical Society</t>
   </si>
@@ -428,51 +440,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -486,114 +498,141 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2">
+        <v>113</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...6 lines deleted...]
-      <c r="I2"/>
+      <c r="H2">
+        <v>3.14</v>
+      </c>
+      <c r="I2">
+        <v>1.39</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3"/>
+      <c r="E3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F3">
         <v>2024</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>146</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
       <c r="F4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
+        <v>14.4</v>
+      </c>
+      <c r="I4">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2023</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5">
         <v>6.99</v>
       </c>
-      <c r="I4">
+      <c r="I5">
         <v>1.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>