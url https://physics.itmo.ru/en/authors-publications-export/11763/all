--- v2 (2026-03-06)
+++ v3 (2026-05-14)
@@ -119,51 +119,51 @@
   <si>
     <t>Vladislav Ivanov, Stanislav Baturin, Dmitry Glazov, Аndrey Volotka</t>
   </si>
   <si>
     <t>10.1103/physreva.110.032815</t>
   </si>
   <si>
     <t>Twisted charged particles in the uniform magnetic field with broken symmetry</t>
   </si>
   <si>
     <t>10.1103/physreva.110.022204</t>
   </si>
   <si>
     <t>Conversion of twistedness from light to atoms</t>
   </si>
   <si>
     <t>Stanislav Baturin, Аndrey Volotka</t>
   </si>
   <si>
     <t>10.1103/physreva.110.l020801</t>
   </si>
   <si>
     <t>Theoretical consideration of a twisted atom</t>
   </si>
   <si>
-    <t>Petr Maslennikov, Аndrey Volotka, Stanislav Baturin</t>
+    <t>Petr Tsiopa, Аndrey Volotka, Stanislav Baturin</t>
   </si>
   <si>
     <t>10.1103/physreva.109.052805</t>
   </si>
   <si>
     <t>Bounds on geometric wakefields in collimators and step transitions of arbitrary cross sections</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Stanislav Baturin</t>
   </si>
   <si>
     <t>Physics of Plasmas</t>
   </si>
   <si>
     <t>10.1063/5.0190327</t>
   </si>
   <si>
     <t>Switching topological charge of optical vortex by two-dimensional structures</t>
   </si>
   <si>
     <t>Aleksandr Solomonov, Olga Kushchenko, Kseniya Kasyanova, Sofya Isaeva, Ivan Shishkin, Dmitriy Yu Terekhov, Petr I. Lazarenko, Mikhail Rybin, Stanislav Baturin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Applied Materials Today</t>
   </si>