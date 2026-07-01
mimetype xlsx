--- v3 (2026-05-14)
+++ v4 (2026-07-01)
@@ -101,63 +101,63 @@
   <si>
     <t>A high repetition rate millimeter wavelength accelerator for an X-ray free-electron laser</t>
   </si>
   <si>
     <t>A. Zholents, Stanislav Baturin, S. Doran, W. Jansma, M. Fedurin, M. Kasa, K. Kusche, Sang-woong Lee, A. Nassiri, P. Piot, B. Popovic, M. Qian, A. Siy, S. Sorsher, K. Suthar, E. Trakhtenberg, G. Waldschmidt, J. Xu</t>
   </si>
   <si>
     <t>Journal of Instrumentation</t>
   </si>
   <si>
     <t>P01023</t>
   </si>
   <si>
     <t>10.1088/1748-0221/20/01/p01023</t>
   </si>
   <si>
     <t>Vacuum-polarization Wichmann-Kroll correction in the finite-basis-set approach</t>
   </si>
   <si>
     <t>Vladislav Ivanov, Stanislav Baturin, Dmitry Glazov, Аndrey Volotka</t>
   </si>
   <si>
     <t>10.1103/physreva.110.032815</t>
   </si>
   <si>
+    <t>Conversion of twistedness from light to atoms</t>
+  </si>
+  <si>
+    <t>Stanislav Baturin, Аndrey Volotka</t>
+  </si>
+  <si>
+    <t>10.1103/physreva.110.l020801</t>
+  </si>
+  <si>
     <t>Twisted charged particles in the uniform magnetic field with broken symmetry</t>
   </si>
   <si>
     <t>10.1103/physreva.110.022204</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1103/physreva.110.l020801</t>
   </si>
   <si>
     <t>Theoretical consideration of a twisted atom</t>
   </si>
   <si>
     <t>Petr Tsiopa, Аndrey Volotka, Stanislav Baturin</t>
   </si>
   <si>
     <t>10.1103/physreva.109.052805</t>
   </si>
   <si>
     <t>Bounds on geometric wakefields in collimators and step transitions of arbitrary cross sections</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Stanislav Baturin</t>
   </si>
   <si>
     <t>Physics of Plasmas</t>
   </si>
   <si>
     <t>10.1063/5.0190327</t>
   </si>
   <si>
     <t>Switching topological charge of optical vortex by two-dimensional structures</t>
   </si>
@@ -763,78 +763,78 @@
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>110</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
         <v>3.14</v>
       </c>
       <c r="I6">
         <v>1.39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>110</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7">
         <v>3.14</v>
       </c>
       <c r="I7">
         <v>1.39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>110</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8">
         <v>3.14</v>
       </c>
       <c r="I8">
         <v>1.39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>34</v>
       </c>