--- v2 (2026-03-05)
+++ v3 (2026-06-09)
@@ -56,75 +56,75 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Design of Qi-Compatible Repeater for Efficient Wireless Power Transfer in Volumetric Resonator</t>
   </si>
   <si>
     <t>Aigerim Jandaliyeva, Andrej Vdovenko, Mikhail Udrov, Mikhail Siganov,  Pavel Seregin, Pavel Belov, Alena Shchelokova</t>
   </si>
   <si>
     <t>2025 IEEE Wireless Power Technology Conference and Expo (WPTCE)</t>
   </si>
   <si>
     <t>1-4</t>
   </si>
   <si>
     <t>10.1109/wptce62521.2025.11062315</t>
   </si>
   <si>
+    <t>Distance Determination of Active Tag Location in the Near Field of Two Coils on NFC Standard Frequency</t>
+  </si>
+  <si>
+    <t>Julia Grigorovich, Sergey Geyman, Ildar Yusupov, Mikhail Udrov</t>
+  </si>
+  <si>
+    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
+  </si>
+  <si>
+    <t>26-29</t>
+  </si>
+  <si>
+    <t>10.1109/adminc63617.2024.10775556</t>
+  </si>
+  <si>
     <t>Two-Dimensional Near-Field Localization of Active Tag in the NFC Frequency Range</t>
   </si>
   <si>
     <t>Sergey Geyman, Julia Grigorovich, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
-    <t>2024 Antennas Design and Measurement International Conference (ADMInC)</t>
-[...1 lines deleted...]
-  <si>
     <t>23-25</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775366</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/adminc63617.2024.10775556</t>
   </si>
   <si>
     <t>Temperature Sensing with Passive Ceramic RFID Tag</t>
   </si>
   <si>
     <t>Dmitry Dobrykh, Alyona Maksimenko, Ildar Yusupov, Mikhail Udrov</t>
   </si>
   <si>
     <t>30-32</t>
   </si>
   <si>
     <t>10.1109/adminc63617.2024.10775843</t>
   </si>
   <si>
     <t>Long-range over-a-meter NFC link budget with distributed large-area coils</t>
   </si>
   <si>
     <t>Anton Kharchevskii, Ildar Yusupov, Dmitry Dobrykh, Mikhail Udrov, Sergey Geyman, Julia Grigorovich, Aleksandr Zolotarev, Mikhail Sidorenko, Irina Melchakova, Anna Mikhailovskaya, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101327</t>
   </si>
@@ -671,51 +671,51 @@
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>