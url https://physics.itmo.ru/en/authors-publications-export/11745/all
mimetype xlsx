--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -44,237 +44,237 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Chemical Tuning of Second Harmonic Generation Efficiency in Aminothiophene-Based Molecular Microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>From grayscale towards multi-color laser printing inside non-linear metal-organic framework microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photosensitive Materials and their Applications III</t>
   </si>
   <si>
     <t>10.1117/12.3022176</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
     <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Two-dimensional thin and porous membranes for gas molecules sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva</t>
   </si>
   <si>
     <t>Optical Sensing and Detection VIII</t>
   </si>
   <si>
     <t>10.1117/12.3021972</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Metal-organic frameworks as competitive non-linear optical materials: light conversion and structural modification</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Nanophotonics and Micro/Nano Optics IX</t>
   </si>
   <si>
     <t>10.1117/12.2691151</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -593,51 +593,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>